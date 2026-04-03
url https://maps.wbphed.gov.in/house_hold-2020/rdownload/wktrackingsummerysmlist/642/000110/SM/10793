--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,71 @@
     <t>27/05/2025</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>DHANJIT TAMANG</t>
   </si>
   <si>
     <t>SURFACE WATER BASED NIMBONG KHAS MAHAL PWS SCHEME TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOLA W/S &amp; Mtc DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>ORD/000188/2022-2023</t>
   </si>
   <si>
     <t>963/NKWSMD</t>
   </si>
   <si>
     <t>12/07/2022</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>SRINIWAS AGARWAL</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05(five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1119,87 +1140,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>677.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>785.25</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>