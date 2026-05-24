--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -941,54 +941,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>11.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1126,54 +1126,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>677.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>572.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.55</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1189,88 +1189,88 @@
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>785.25</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>583.94</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>74.36</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>