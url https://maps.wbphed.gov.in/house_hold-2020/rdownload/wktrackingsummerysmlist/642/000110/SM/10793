--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,62 @@
     <t>18/11/2024</t>
   </si>
   <si>
     <t>SRINIWAS AGARWAL</t>
   </si>
   <si>
     <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05(five) number of scheme under JJM (Jal Jeevan Mission).</t>
   </si>
   <si>
     <t>Assistant Engineer I,Assistant Engineer II</t>
   </si>
   <si>
     <t>ORD/000272/2023-2024</t>
   </si>
   <si>
     <t>1593/NKWSMD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
+    <t>PROPOSED 0.0683 HA FOREST LAND TO BE DIVERTED FOR SURFACE WATER BASED NIMBONG KHAS MAHAL PWSS TO ACCOMMODATE FHTC</t>
+  </si>
+  <si>
+    <t>BILL/00279/2025-2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1203,87 +1215,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0.19</v>
       </c>
       <c r="R9" s="4">
         <v>20</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.32</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>785.57</v>
+      </c>
+      <c r="P11" s="8">
+        <v>583.94</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>74.33</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>