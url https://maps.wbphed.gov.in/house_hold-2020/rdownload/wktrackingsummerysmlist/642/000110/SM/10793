--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,180 +92,180 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Kalimpong-I</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>PROPOSED SURFACE WATER BASED NIMBONG KHASMAHAL PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/10793</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>SURFACE WATER BASED NIMBONG KHAS MAHAL PWS SCHEME TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOLA W/S &amp; Mtc DIVISION, PHE DTE</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000188/2022-2023</t>
+  </si>
+  <si>
+    <t>963/NKWSMD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>SRINIWAS AGARWAL</t>
+  </si>
+  <si>
     <t>The Supply, Installation, commissioning &amp; Monitoring of "Non-Electrical Continuous Chlorinator" approved by Government of India &amp; recommended by National Jal Jeevan Mission (NJJM) supplied through Piped Water Supply Schemes (PWSS) maintained by the Public Health Engineering Department (PHED) Government of West Bengal for a minimum period of 03 (Three) months in the District of Kalimpong under different Schemes (As per Schedule) Tentative number of units:6 Unit (Each Unit containing 2 no of Device)</t>
   </si>
   <si>
-    <t>Assistant Engineer II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer II</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>259/NKWSMD</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
+    <t>Visit of National Jal Jeevan Mission Team to hills and with an aim to arrange logistical support.</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000223/2023-2024</t>
+  </si>
+  <si>
+    <t>1274/NKWSMD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>15/11/2023</t>
+  </si>
+  <si>
+    <t>YAMA CONSTRUCTIONS LLP</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05(five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
     <t>Demand raised for forest clearance of JJM scheme under Kalimpong Division PHED</t>
   </si>
   <si>
     <t>BILL/00456/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-289</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL PARIVESH CAMPA</t>
   </si>
   <si>
-    <t>Visit of National Jal Jeevan Mission Team to hills and with an aim to arrange logistical support.</t>
-[...19 lines deleted...]
-  <si>
     <t>FOREST PAYMENT</t>
   </si>
   <si>
     <t>BILL/00961/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-645</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>Providing Piped Water Supply Scheme at Nimbong Khasmahal Zone (VII) Under Fourteen Village, Under Kalimpong Block-I &amp; Kalimpong Block -II In the District of Kalimpong Under Neorakhola Water Supply &amp; Maintenance Division Public Health Engineering Directorate under 14 Village. (PART WORK ORDER)</t>
   </si>
   <si>
-    <t>Junior Engineer IV</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000051/2025-2026</t>
   </si>
   <si>
     <t>762/NKWSMD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>DHANJIT TAMANG</t>
-  </si>
-[...37 lines deleted...]
-    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>PROPOSED 0.0683 HA FOREST LAND TO BE DIVERTED FOR SURFACE WATER BASED NIMBONG KHAS MAHAL PWSS TO ACCOMMODATE FHTC</t>
   </si>
   <si>
     <t>BILL/00279/2025-2026</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -828,427 +828,427 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>31.66</v>
+        <v>677.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>572.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.55</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>16.72</v>
+        <v>31.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>11.22</v>
       </c>
       <c r="Q5" s="4">
         <v>11.22</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>11.59</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>35.94</v>
+        <v>16.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>677.16</v>
+        <v>11.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>572.53</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>84.55</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>35.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>