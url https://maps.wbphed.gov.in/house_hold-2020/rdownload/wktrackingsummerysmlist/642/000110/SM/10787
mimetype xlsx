--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -116,105 +116,105 @@
   <si>
     <t>SURFACE WATER BASED NABGAON KHASMAHAL PWSS TO ACCOMMODATE FHTC IN KALIMPONG WITHIN KALIMPONG DISTRICT UNDER BLOCK UNDER NEORAKHOLA W/S &amp; Mtc DIVISION IN KALIMPONG DISTRICT.</t>
   </si>
   <si>
     <t>Assistant Engineer II</t>
   </si>
   <si>
     <t>Junior Engineer III</t>
   </si>
   <si>
     <t>ORD/000186/2022-2023</t>
   </si>
   <si>
     <t>961/NKWSMD</t>
   </si>
   <si>
     <t>12/07/2022</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>M/S KAMAK ENGINEERS AND CO.</t>
   </si>
   <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer II ,Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000269/2023-2024</t>
+  </si>
+  <si>
+    <t>1579/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
     <t>Demand raised for forest clearance of JJM scheme under Kalimpong Division PHED</t>
   </si>
   <si>
     <t>BILL/00456/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-289</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL PARIVESH CAMPA</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR SURFACE WATER BASED NABGAON KHASMAHAL PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN KALIMPONG WITHIN KALIMPONG DISTRICT UNDER BLOCK UNDER NEORAKHOLA WATER SUPPLY AND MAINTENANCE DIVISION IN KALIMPONG DISTRICT.</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>2195/NKWSMD</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>RAMESH AGARWAL</t>
-  </si>
-[...22 lines deleted...]
-    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,273 +768,273 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>910.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>874.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.02</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>16.72</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>46.56</v>
+        <v>16.72</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>46.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>974.9</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>874.39</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>89.69</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>