--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,62 @@
     <t>568/NKWSMD</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>PRAKASH TAMANG</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000101/2022-2023</t>
   </si>
   <si>
     <t>1553/NKWSMD</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>PROPOSED 0.2609 HA LAND TO DIVERTED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR NAOM FOREST UNDER NIM G.P, Block : GORUBATHAN, DISTRICT:KALIMPONG</t>
+  </si>
+  <si>
+    <t>BILL/00722/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -810,54 +822,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>44.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>37.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.15</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -883,87 +895,144 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="7"/>
-[...15 lines deleted...]
-      <c r="P6" s="8">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.16</v>
+      </c>
+      <c r="Q6" s="4">
         <v>0</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="R6" s="4">
         <v>0</v>
       </c>
-      <c r="R6" s="8"/>
-      <c r="S6" s="8"/>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>80.36</v>
+      </c>
+      <c r="P7" s="8">
+        <v>37.19</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>46.28</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>