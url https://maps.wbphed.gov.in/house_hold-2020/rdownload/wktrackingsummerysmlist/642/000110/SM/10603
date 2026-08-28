--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -92,108 +92,108 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Gorubathan</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>Gravity based piped water supply scheme for Noam forest Village under Pokhriabong GP in Gorubathan Block in connecion with implementation in the district of Kalimpong under Neorakhola W/S &amp; Mtc, Div. PHE. Dte. Kalimpong.</t>
   </si>
   <si>
     <t>SM/10603</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source Noam forest village under Pokhriabong Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Supply Division ,Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000061/2022-2023</t>
+  </si>
+  <si>
+    <t>568/NKWSMD</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>PRAKASH TAMANG</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000101/2022-2023</t>
+  </si>
+  <si>
+    <t>1553/NKWSMD</t>
+  </si>
+  <si>
+    <t>19/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>The Supply, Installation, commissioning &amp; Monitoring of "Non-Electrical Continuous Chlorinator" approved by Government of India &amp; recommended by National Jal Jeevan Mission (NJJM) supplied through Piped Water Supply Schemes (PWSS) maintained by the Public Health Engineering Department (PHED) Government of West Bengal for a minimum period of 03 (Three) months in the District of Kalimpong under different Schemes (As per Schedule) Tentative number of units:6 Unit (Each Unit containing 2 no of Device)</t>
   </si>
   <si>
-    <t>Assistant Engineer II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer II</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>259/NKWSMD</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
-  </si>
-[...34 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>PROPOSED 0.2609 HA LAND TO DIVERTED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR NAOM FOREST UNDER NIM G.P, Block : GORUBATHAN, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>BILL/00722/2024-2025</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>DIVISIONAL FOREST OFFICER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -756,173 +756,173 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>31.66</v>
+        <v>44.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>37.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>44.19</v>
+        <v>0.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>37.19</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>84.15</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.34</v>
+        <v>31.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>