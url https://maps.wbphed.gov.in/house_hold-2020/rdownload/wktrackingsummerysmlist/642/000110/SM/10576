--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,50 +129,62 @@
     <t>WEST BENGAL PARIVESH CAMPA</t>
   </si>
   <si>
     <t>Creating gravity based Provision Of Drinking water from spring water source Paren forest village under Paten Godak Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Supply Division ,Kalimpong PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer I</t>
   </si>
   <si>
     <t>Junior Engineer III</t>
   </si>
   <si>
     <t>ORD/000064/2022-2023</t>
   </si>
   <si>
     <t>571/NKWSMD</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>SACHIN RAI</t>
+  </si>
+  <si>
+    <t>PROPOSED 0.0607 HA LAND TO DIVERTED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR PAREN FOREST UNDER PATEN GODAK G.P. Block: GORUBATHAN, DISTRICT KALIMPONG</t>
+  </si>
+  <si>
+    <t>BILL/00280/2025-2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,73 +573,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -785,101 +797,158 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>47.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P5" s="4">
+        <v>1.27</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>53.65</v>
+      </c>
+      <c r="P6" s="8">
+        <v>29.69</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>55.33</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>