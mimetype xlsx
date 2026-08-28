--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -92,87 +92,87 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Gorubathan</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>Gravity based piped water supply scheme for Paren forest Village under Paten Godak GP in Gorubathan Block in connection with implementation in the district of Kalimpong under Neorakhola W/S &amp; Mtc, Div. PHE. Dte. Kalimpong.</t>
   </si>
   <si>
     <t>SM/10576</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source Paren forest village under Paten Godak Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Supply Division ,Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000064/2022-2023</t>
+  </si>
+  <si>
+    <t>571/NKWSMD</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>SACHIN RAI</t>
+  </si>
+  <si>
     <t>Demand raised for forest clearance of JJM scheme under Kalimpong Division PHED</t>
   </si>
   <si>
     <t>BILL/00502/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-302</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL PARIVESH CAMPA</t>
-  </si>
-[...22 lines deleted...]
-    <t>SACHIN RAI</t>
   </si>
   <si>
     <t>PROPOSED 0.0607 HA LAND TO DIVERTED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR PAREN FOREST UNDER PATEN GODAK G.P. Block: GORUBATHAN, DISTRICT KALIMPONG</t>
   </si>
   <si>
     <t>BILL/00280/2025-2026</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -713,141 +713,141 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.25</v>
+        <v>47.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>47.13</v>
+        <v>5.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>29.69</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>62.99</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>