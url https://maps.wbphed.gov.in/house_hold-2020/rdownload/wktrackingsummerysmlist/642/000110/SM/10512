--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,138 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>Detail Project Report on Extension of pipeline by way of Retrofitting of Neorakhola Piped water Scheme to provide Functional Household Tap Connection to the remaining households of en-route villages of the Scheme in Kalimpong Block I-II , under Kalimpong</t>
   </si>
   <si>
     <t>SM/10512</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Extension of pipeline by Retrofitting of Neorakhola Piped water supply scheme for providing Functional Household Tap connection (FHTC) to the remaining en-route households (P.C) in between Jhilkey Dhara and Sangsey V-Notch in Kalimpong Block I &amp; ll ,in the District of Kalimpong , under JJM and Jalswapna programme under Neorakhola w/s &amp; Mtc. Division P.H.E. Dte (PART D)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000008/2022-2023</t>
+  </si>
+  <si>
+    <t>107/NKWSMD</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>10/10/2022</t>
+  </si>
+  <si>
+    <t>DHURBA KUMAR PRADHAN</t>
+  </si>
+  <si>
+    <t>Extension of pipeline by Retrofitting of Neorakhola Piped water supply scheme for providing Functional Household Tap connection (FHTC) to the remaining en-route households (P.C) in between Sangsey V-Notch and Delo Middle Lake in Kalimpong Block I ,in the District of Kalimpong , under JJM and Jalswapna programme under Neorakhola w/s &amp; Mtc. Division P.H.E. Dte (PART -A)</t>
+  </si>
+  <si>
+    <t>Junior Engineer I,Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000026/2022-2023</t>
+  </si>
+  <si>
+    <t>290/NKWSMD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>Extension of pipeline by Retrofitting of Neorakhola Piped water supply scheme for providing Functional Household Tap connection (FHTC) to the remaining en-route households (P.C) in between Sangsey V-Notch and Delo Middle Lake in Kalimpong Block I ,in the District of Kalimpong , under JJM and Jalswapna programme under Neorakhola w/s &amp; Mtc. Division P.H.E. Dte (PART -B)</t>
+  </si>
+  <si>
+    <t>ORD/000007/2022-2023</t>
+  </si>
+  <si>
+    <t>106/NKWSMD</t>
+  </si>
+  <si>
+    <t>GETEN NAMGYAL BHUTIA</t>
+  </si>
+  <si>
+    <t>Extension of pipeline by Retrofitting of Neorakhola Piped water supply scheme for providing Functional Household Tap connection (FHTC) to the remaining en-route households (P.C) in between Jhilkey Dhara and Sangsey V-Notch in Kalimpong Block I &amp; ll ,in the District of Kalimpong , under JJM and Jalswapna programme under Neorakhola w/s &amp; Mtc. Division P.H.E. Dte (PART C)</t>
+  </si>
+  <si>
+    <t>ORD/000020/2022-2023</t>
+  </si>
+  <si>
+    <t>139/NKWSMD</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>SONAM TOPGAY BHUTIA</t>
+  </si>
+  <si>
     <t>Preparation of Presentation Slideof SAJAL GRAM Village i.c.w Jal Jeevan Mission(JJM)Programme and Video graph the Whole events of Successful Story of SAJAL GRAM at various Gram Panchayet (G.P) under Kalimpong District ; And involving of all Necessary equipments(Mike, External HDD,Projector with Screen , Flash Light for Camera along with Stands etc) and deployment of essential labour for the Work etc) for Integrated work up to the Completion of all activities in the name of IEC(Information, Education &amp;Communication) for educate the rural inhabitants of the locality/command Area of Sajal Gram regarding importance of Potable Drinking Water &amp; it¿s conservation in future ,Protection from theft etc in future as per Operational Guidelines of Jal Jeevan Mission (JJM) of Kalimpong District, covering tentatively39Villages at Present under Neorakhola W/S &amp; Mtc Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000385/2022-2023</t>
   </si>
   <si>
     <t>78/AE-II /NKWSMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>08/03/2023</t>
   </si>
   <si>
     <t>SAMRAT GHATAK</t>
-  </si>
-[...70 lines deleted...]
-    <t>08/01/2023</t>
   </si>
   <si>
     <t>Additional Work for Extension of Pipeline by Way of Retrofitting of Neorakhola Piped Water Supply Scheme to Provide Functional Household Tap Connection to The Remain Household of En-Route Village Under Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
   </si>
   <si>
     <t>Assistant Engineer II</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>599/NKWSMD</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -765,406 +765,406 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.98</v>
+        <v>88.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>72.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.45</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>162.35</v>
+        <v>152.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>93.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>61.57</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>80.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>80.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>88.12</v>
+        <v>162.35</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>162.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100.09</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>152.1</v>
+        <v>0.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>20.51</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P8" s="4">
         <v>18.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>503.28</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>409.03</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>81.27</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>