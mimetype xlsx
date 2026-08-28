--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,204 +89,231 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>Creating gravity based Provision Of Drinking water from spring water source to sourceless schoolsunder Kalimpong Block I , Kalimpong Block II &amp;Gorubathan Block in the District of Kalimpong Under Neorakhola water Suppply &amp; Mtc. Division ,Kalimpong PHE Dte</t>
   </si>
   <si>
     <t>SM/10214</t>
   </si>
   <si>
     <t>School</t>
   </si>
   <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for 15 Numbers of school under Kalimpong Block II (Part -1) in the district of Kalimpong under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000158/2021-2022</t>
+  </si>
+  <si>
+    <t>887/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>26/06/2022</t>
+  </si>
+  <si>
+    <t>MS. SURYA I PVT. LTD COMPANY</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for 36 Numbers of school under Kalimpong Block II (Part -3) in the district of Kalimpong under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000118/2021-2022</t>
+  </si>
+  <si>
+    <t>751/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>BINOD TAMANG</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for 34 Numbers of school under Mirik Sub-Division in the district of Darjeeling under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000159/2021-2022</t>
+  </si>
+  <si>
+    <t>888/NKWSMD</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for 28 Numbers of school under Kalimpong Block 1 (Part -1) in the district of Kalimpong under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000114/2021-2022</t>
+  </si>
+  <si>
+    <t>746/NKWSMD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>JUSTINE BHUTIA</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for 17 Numbers of school under Kalimpong Block 1 (Part -2) in the district of Kalimpong under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000115/2021-2022</t>
+  </si>
+  <si>
+    <t>747/NKWSMD</t>
+  </si>
+  <si>
+    <t>HEMANT MOKTAN</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for 34 Numbers of school under Gorubathan Block 1 (Part -1) in the district of Kalimpong under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000119/2021-2022</t>
+  </si>
+  <si>
+    <t>752/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/05/2022</t>
+  </si>
+  <si>
+    <t>THUPDEN BHUTIA</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for 26 Numbers of school under Kalimpong Block II (Part -2) in the district of Kalimpong under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000121/2021-2022</t>
+  </si>
+  <si>
+    <t>750/NKWSMD</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for Kumai Khas primary school in Samsing G.P under Gorubathan Block in the District of kalimpong under Neorakhola water Suppply Division ,Kalimpong PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2021-2022</t>
+  </si>
+  <si>
+    <t>594/NKWSMD</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>12/03/2022</t>
+  </si>
+  <si>
+    <t>THE ELECTRIC SPHERE</t>
+  </si>
+  <si>
     <t>Creating gravity based Provision Of Drinking water from spring water source for gairigoan primary school dalim G.P under Gorubathan Block in the District of kalimpong under Neorakhola water Suppply Division ,Kalimpong PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000156/2021-2022</t>
   </si>
   <si>
     <t>593/NKWSMD</t>
   </si>
   <si>
-    <t>10/02/2022</t>
-[...14 lines deleted...]
-    <t>594/NKWSMD</t>
+    <t>Additional works in connection with Creating gravity based Provision Of Drinking water from spring water source for 12 number of Schools under Gorubathan Block (Part -1) in the District of Kalimpong under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000397/2022-2023</t>
+  </si>
+  <si>
+    <t>1158/NKWSMD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>ASHIT RAI</t>
+  </si>
+  <si>
+    <t>Additional works in connection with Creating gravity based Provision Of Drinking water from spring water source for 15 number of Schools under Gorubathan Block (Part -1) in the District of Kalimpong under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000396/2022-2023</t>
+  </si>
+  <si>
+    <t>1157/NKWSMD</t>
   </si>
   <si>
     <t>Creating gravity based Provision Of Drinking water from spring water source for 26 Numbers of school under Kalimpong Block 1 (Part -3) in the district of Kalimpong under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
   </si>
   <si>
-    <t>Junior Engineer IV</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000116/2021-2022</t>
   </si>
   <si>
     <t>748/NKWSMD</t>
   </si>
   <si>
-    <t>28/02/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>SONAM TOPGAY BHUTIA</t>
-  </si>
-[...100 lines deleted...]
-    <t>12/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,70 +702,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -835,653 +862,775 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.9</v>
+        <v>93.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.64</v>
+        <v>73.32</v>
       </c>
       <c r="R3" s="4">
-        <v>93.16</v>
+        <v>78.34</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.02</v>
+        <v>130.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.8</v>
+        <v>101.45</v>
       </c>
       <c r="R4" s="4">
-        <v>94.67</v>
+        <v>77.62</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>79.08</v>
+        <v>107.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>77.99</v>
+        <v>77.12</v>
       </c>
       <c r="R5" s="4">
-        <v>98.62</v>
+        <v>71.92</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>130.14</v>
+        <v>82.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>120.3</v>
+        <v>80.06</v>
       </c>
       <c r="R6" s="4">
-        <v>92.44</v>
+        <v>97.13</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>87.87</v>
+        <v>79.35</v>
       </c>
       <c r="Q7" s="4">
-        <v>70.58</v>
+        <v>74.73</v>
       </c>
       <c r="R7" s="4">
-        <v>80.32</v>
+        <v>94.18</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>93.6</v>
+        <v>130.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>73.32</v>
+        <v>120.3</v>
       </c>
       <c r="R8" s="4">
-        <v>78.34</v>
+        <v>92.44</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>82.43</v>
+        <v>87.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>80.06</v>
+        <v>70.58</v>
       </c>
       <c r="R9" s="4">
-        <v>97.13</v>
+        <v>80.32</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>79.35</v>
+        <v>4.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>74.73</v>
+        <v>3.8</v>
       </c>
       <c r="R10" s="4">
-        <v>94.18</v>
+        <v>94.67</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>130.7</v>
+        <v>3.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>101.45</v>
+        <v>3.64</v>
       </c>
       <c r="R11" s="4">
-        <v>77.62</v>
+        <v>93.16</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>107.23</v>
+        <v>4.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>77.12</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>71.92</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="O13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.85</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P14" s="4">
+        <v>79.08</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>77.99</v>
+      </c>
+      <c r="R14" s="4">
+        <v>98.62</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>808.02</v>
+      </c>
+      <c r="P15" s="8">
+        <v>683</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>84.53</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>