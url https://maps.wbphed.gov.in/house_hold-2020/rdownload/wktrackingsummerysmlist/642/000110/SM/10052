--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,240 +203,231 @@
   <si>
     <t>Laying of 406.5 mm OD M.S pipe from ch no 250 to thukchu source (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface) , construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000127/2021-2022</t>
   </si>
   <si>
     <t>760/NKWSMD</t>
   </si>
   <si>
     <t>BINOD TAMANG</t>
   </si>
   <si>
     <t>Laying of 406.5 mm OD M.S pipe from ch no 50 to 100 (1500 meters) between thockchu source to Algarah V notch including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface), construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000129/2021-2022</t>
   </si>
   <si>
     <t>762/NKWSMD</t>
   </si>
   <si>
     <t>SANJAY GURUNG</t>
   </si>
   <si>
-    <t>Replacement of 3 nos Damaged Steel Bridge with 3 nos New Steel bridge of 20m Span in between Ch no 252-253, 35 m span steel bridge in between chain no.04 to 05 and new tubular steel bridge of 20m span at chain no 63, namly (bridge no-64, bridge no-55 and bridge no-57) resting over concrete abutment on both the sides including construction of slope protection works for abutments under Neorakhola Water Supply Scheme under PHE Dte.</t>
-[...5 lines deleted...]
-    <t>103/NKWSMD</t>
+    <t>Laying of 406.5 mm OD M.S pipe from Off take structure to ch no 50 (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface), construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division, PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000122/2021-2022</t>
+  </si>
+  <si>
+    <t>755/NKWSMD</t>
+  </si>
+  <si>
+    <t>Laying of 406.5 mm OD M.S pipe from thukchu source to ch no 50 (1500 meters) between thockchu source to Alagarah V notch including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface) , construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000128/2021-2022</t>
+  </si>
+  <si>
+    <t>761/NKWSMD</t>
+  </si>
+  <si>
+    <t>Laying of 406.5 mm OD M.S pipe from ch no 50 to ch no 100 (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface) , construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division, PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2021-2022</t>
+  </si>
+  <si>
+    <t>756/NKWSMD</t>
+  </si>
+  <si>
+    <t>Laying of 406.5 mm OD M.S pipe from ch no 150 to ch no 200 (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface), construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2021-2022</t>
+  </si>
+  <si>
+    <t>758/NKWSMD</t>
+  </si>
+  <si>
+    <t>THUPDEN BHUTIA</t>
+  </si>
+  <si>
+    <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 59 &amp; 66 from saddle back towards thokchu (ch no-183 -300) under Neorakhola Water Supply &amp; Mtc Division, PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2021-2022</t>
+  </si>
+  <si>
+    <t>774/NKWSMD</t>
+  </si>
+  <si>
+    <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 41 to 47 from dolay transit camp towards lava (ch no 395 to 487) ,under Neorakhola Water Supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000139/2021-2022</t>
+  </si>
+  <si>
+    <t>772/NKWSMD</t>
+  </si>
+  <si>
+    <t>MOHAN KR. RAI</t>
+  </si>
+  <si>
+    <t>Laying of 406.5 mm OD M.S pipe from ch no 100 to ch no 150 (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface), construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000124/2021-2022</t>
+  </si>
+  <si>
+    <t>757/NKWSMD</t>
+  </si>
+  <si>
+    <t>MOHAN KUMAR RAI</t>
+  </si>
+  <si>
+    <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 48 to 54 from dolay transit camp towards lava (ch no 520 to 612) ,under Neorakhola Water Supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2021-2022</t>
+  </si>
+  <si>
+    <t>773/NKWSMD</t>
+  </si>
+  <si>
+    <t>Laying of 406.5 mm OD M.S pipe from ch no 262 to Algarah v notch (1890 meters) between thukchu source to Algarah V notch including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface) , construction of R.C.C thrust block along the stretch of Neorakhola water supply &amp; Mtc Division, PHE Dte Kalimpong</t>
+  </si>
+  <si>
+    <t>ORD/000133/2021-2022</t>
+  </si>
+  <si>
+    <t>766/NKWSMD</t>
+  </si>
+  <si>
+    <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 33 to 40 from dolay transit camp towards lava (ch no 303 to 395) ,under Neorakhola Water Supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2021-2022</t>
+  </si>
+  <si>
+    <t>771/NKWSMD</t>
+  </si>
+  <si>
+    <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 10 to 17 from Dhaula source towards lava (ch no 14 to 104) ,under Neorakhola Water Supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2021-2022</t>
+  </si>
+  <si>
+    <t>768/NKWSMD</t>
+  </si>
+  <si>
+    <t>BHUTIA AND SONS</t>
+  </si>
+  <si>
+    <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 18 to 24 from Dhaula source towards lava (ch no 104 to 194) ,under Neorakhola Water Supply &amp; Mtc Division, PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2021-2022</t>
+  </si>
+  <si>
+    <t>769/NKWSMD</t>
+  </si>
+  <si>
+    <t>Replacement of 4 nos Damaged Steel Bridge with 3 nos New Steel bridge of 15m span in between ch no-119-120 (Bridge no-58), steel bridge 10m span chain no ¿ 144 (Bridge no-69) new tubular Steel bridge of 10m span in between ch no-95 (Bridge no-61) and construction of RCC bridge at ch no-92 in place of bridge no 15(Dhalua to Dolay), including resting over concrete abutment on both the sides including construction of slope protection works for abutments under Neorakhola Water Supply Scheme under PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2022-2023</t>
+  </si>
+  <si>
+    <t>105/NKWSMD</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months, other than G.T.A Area from 01/02/2024 to 31/07/2024. Note: With effect from the date of issuing work order.</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000292/2023-2024</t>
+  </si>
+  <si>
+    <t>170/NKWSMD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>SUJIT DEB</t>
+  </si>
+  <si>
+    <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months for G.T.A Area from 01/02/2024 to 31/07/2024. Note: With effect from the date of issuing work order.</t>
+  </si>
+  <si>
+    <t>ORD/000330/2023-2024</t>
+  </si>
+  <si>
+    <t>169/NKWSMD</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>YAMA CONSTRUCTIONS LLP</t>
+  </si>
+  <si>
+    <t>Replacement of existing RCC bridge locally known as OLD English Bridge Bridge No 70 with New Steel bridge of 20m Span in between chain no-129 to 130 Span resting over concrete abutment on both the sides including construction of slope protection works for abutments under Neorakhola Water Supply Scheme under PHE Dte, Kalimpong</t>
+  </si>
+  <si>
+    <t>ORD/000005/2022-2023</t>
+  </si>
+  <si>
+    <t>104/NKWSMD</t>
+  </si>
+  <si>
     <t>10/10/2022</t>
-  </si>
-[...175 lines deleted...]
-    <t>104/NKWSMD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1047,54 +1038,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>86.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>85.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1230,54 +1221,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>98.22</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>98.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1445,1086 +1436,1025 @@
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>169.64</v>
+        <v>71.47</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>68</v>
-      </c>
-[...8 lines deleted...]
-        <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>71.47</v>
+        <v>72.76</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="P13" s="4">
-        <v>72.76</v>
+        <v>71.25</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="P14" s="4">
-        <v>71.25</v>
+        <v>73.05</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>73.05</v>
+        <v>50.59</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>22.65</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>44.78</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="P16" s="4">
-        <v>50.59</v>
+        <v>74.69</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>74.21</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S16" s="4">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P17" s="4">
-        <v>74.69</v>
+        <v>71.21</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="P18" s="4">
-        <v>71.21</v>
+        <v>82.45</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>79.7</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>96.66</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>92</v>
-      </c>
-[...8 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P19" s="4">
-        <v>82.45</v>
+        <v>92.4</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P20" s="4">
-        <v>92.4</v>
+        <v>74.38</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>74.04</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.55</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I21" s="13"/>
       <c r="J21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="P21" s="4">
-        <v>74.38</v>
+        <v>86.41</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>86.3</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S21" s="4">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="P22" s="4">
-        <v>86.41</v>
+        <v>86.63</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>86.4</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S22" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I23" s="13"/>
+        <v>103</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="P23" s="4">
-        <v>86.63</v>
+        <v>173.91</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>50.03</v>
       </c>
       <c r="S23" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="P24" s="4">
-        <v>173.91</v>
+        <v>0.99</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>117.6</v>
       </c>
       <c r="S24" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M25" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N25" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P25" s="4">
         <v>0.99</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>237.55</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>120</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
       <c r="P26" s="4">
-        <v>0.99</v>
+        <v>50.25</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>43.61</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>86.78</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="3">
-[...18 lines deleted...]
-      <c r="H27" s="13" t="s">
+      <c r="A27" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>1770.29</v>
+      </c>
+      <c r="P27" s="8">
+        <v>740.91</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>41.85</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
-    <row r="28" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>