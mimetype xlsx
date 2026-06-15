--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -381,50 +381,59 @@
     <t>SUJIT DEB</t>
   </si>
   <si>
     <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months for G.T.A Area from 01/02/2024 to 31/07/2024. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>ORD/000330/2023-2024</t>
   </si>
   <si>
     <t>169/NKWSMD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>YAMA CONSTRUCTIONS LLP</t>
   </si>
   <si>
     <t>Replacement of existing RCC bridge locally known as OLD English Bridge Bridge No 70 with New Steel bridge of 20m Span in between chain no-129 to 130 Span resting over concrete abutment on both the sides including construction of slope protection works for abutments under Neorakhola Water Supply Scheme under PHE Dte, Kalimpong</t>
   </si>
   <si>
     <t>ORD/000005/2022-2023</t>
   </si>
   <si>
     <t>104/NKWSMD</t>
+  </si>
+  <si>
+    <t>Replacement of 3 nos Damaged Steel Bridge with 3 nos New Steel bridge of 20m Span in between Ch no 252-253, 35 m span steel bridge in between chain no.04 to 05 and new tubular steel bridge of 20m span at chain no 63, namly (bridge no-64, bridge no-55 and bridge no-57) resting over concrete abutment on both the sides including construction of slope protection works for abutments under Neorakhola Water Supply Scheme under PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>103/NKWSMD</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -816,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2351,110 +2360,171 @@
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P26" s="4">
         <v>50.25</v>
       </c>
       <c r="Q26" s="4">
         <v>43.61</v>
       </c>
       <c r="R26" s="4">
         <v>86.78</v>
       </c>
       <c r="S26" s="4">
         <v>99</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="L27" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P27" s="4">
+        <v>169.64</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>46.27</v>
+      </c>
+      <c r="R27" s="4">
+        <v>27.27</v>
+      </c>
+      <c r="S27" s="4">
+        <v>60</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>1939.94</v>
+      </c>
+      <c r="P28" s="8">
+        <v>787.17</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>40.58</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>