--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -203,89 +203,116 @@
   <si>
     <t>Laying of 406.5 mm OD M.S pipe from ch no 250 to thukchu source (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface) , construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000127/2021-2022</t>
   </si>
   <si>
     <t>760/NKWSMD</t>
   </si>
   <si>
     <t>BINOD TAMANG</t>
   </si>
   <si>
     <t>Laying of 406.5 mm OD M.S pipe from ch no 50 to 100 (1500 meters) between thockchu source to Algarah V notch including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface), construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000129/2021-2022</t>
   </si>
   <si>
     <t>762/NKWSMD</t>
   </si>
   <si>
     <t>SANJAY GURUNG</t>
   </si>
   <si>
+    <t>Replacement of 3 nos Damaged Steel Bridge with 3 nos New Steel bridge of 20m Span in between Ch no 252-253, 35 m span steel bridge in between chain no.04 to 05 and new tubular steel bridge of 20m span at chain no 63, namly (bridge no-64, bridge no-55 and bridge no-57) resting over concrete abutment on both the sides including construction of slope protection works for abutments under Neorakhola Water Supply Scheme under PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>103/NKWSMD</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>10/10/2022</t>
+  </si>
+  <si>
     <t>Laying of 406.5 mm OD M.S pipe from Off take structure to ch no 50 (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface), construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division, PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000122/2021-2022</t>
   </si>
   <si>
     <t>755/NKWSMD</t>
   </si>
   <si>
+    <t>Replacement of 4 nos Damaged Steel Bridge with 3 nos New Steel bridge of 15m span in between ch no-119-120 (Bridge no-58), steel bridge 10m span chain no ¿ 144 (Bridge no-69) new tubular Steel bridge of 10m span in between ch no-95 (Bridge no-61) and construction of RCC bridge at ch no-92 in place of bridge no 15(Dhalua to Dolay), including resting over concrete abutment on both the sides including construction of slope protection works for abutments under Neorakhola Water Supply Scheme under PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2022-2023</t>
+  </si>
+  <si>
+    <t>105/NKWSMD</t>
+  </si>
+  <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>THUPDEN BHUTIA</t>
+  </si>
+  <si>
     <t>Laying of 406.5 mm OD M.S pipe from thukchu source to ch no 50 (1500 meters) between thockchu source to Alagarah V notch including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface) , construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000128/2021-2022</t>
   </si>
   <si>
     <t>761/NKWSMD</t>
   </si>
   <si>
     <t>Laying of 406.5 mm OD M.S pipe from ch no 50 to ch no 100 (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface) , construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division, PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000123/2021-2022</t>
   </si>
   <si>
     <t>756/NKWSMD</t>
   </si>
   <si>
     <t>Laying of 406.5 mm OD M.S pipe from ch no 150 to ch no 200 (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface), construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000125/2021-2022</t>
   </si>
   <si>
     <t>758/NKWSMD</t>
   </si>
   <si>
-    <t>THUPDEN BHUTIA</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 59 &amp; 66 from saddle back towards thokchu (ch no-183 -300) under Neorakhola Water Supply &amp; Mtc Division, PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000141/2021-2022</t>
   </si>
   <si>
     <t>774/NKWSMD</t>
   </si>
   <si>
     <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 41 to 47 from dolay transit camp towards lava (ch no 395 to 487) ,under Neorakhola Water Supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000139/2021-2022</t>
   </si>
   <si>
     <t>772/NKWSMD</t>
   </si>
   <si>
     <t>MOHAN KR. RAI</t>
   </si>
   <si>
     <t>Laying of 406.5 mm OD M.S pipe from ch no 100 to ch no 150 (1500 meters) between lava to thockchu including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface), construction of R.C.C thrust block along the stretch under Neorakhola water supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000124/2021-2022</t>
@@ -293,150 +320,123 @@
   <si>
     <t>757/NKWSMD</t>
   </si>
   <si>
     <t>MOHAN KUMAR RAI</t>
   </si>
   <si>
     <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 48 to 54 from dolay transit camp towards lava (ch no 520 to 612) ,under Neorakhola Water Supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000140/2021-2022</t>
   </si>
   <si>
     <t>773/NKWSMD</t>
   </si>
   <si>
     <t>Laying of 406.5 mm OD M.S pipe from ch no 262 to Algarah v notch (1890 meters) between thukchu source to Algarah V notch including the carriage of pipe, cleaning &amp; painting of pipe surface (inner &amp; outer surface) , construction of R.C.C thrust block along the stretch of Neorakhola water supply &amp; Mtc Division, PHE Dte Kalimpong</t>
   </si>
   <si>
     <t>ORD/000133/2021-2022</t>
   </si>
   <si>
     <t>766/NKWSMD</t>
   </si>
   <si>
+    <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 18 to 24 from Dhaula source towards lava (ch no 104 to 194) ,under Neorakhola Water Supply &amp; Mtc Division, PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2021-2022</t>
+  </si>
+  <si>
+    <t>769/NKWSMD</t>
+  </si>
+  <si>
+    <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 10 to 17 from Dhaula source towards lava (ch no 14 to 104) ,under Neorakhola Water Supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2021-2022</t>
+  </si>
+  <si>
+    <t>768/NKWSMD</t>
+  </si>
+  <si>
+    <t>BHUTIA AND SONS</t>
+  </si>
+  <si>
     <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 33 to 40 from dolay transit camp towards lava (ch no 303 to 395) ,under Neorakhola Water Supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000138/2021-2022</t>
   </si>
   <si>
     <t>771/NKWSMD</t>
   </si>
   <si>
-    <t>Providing Protection &amp; Restoration work of abutments including repair &amp; maintenance of structural members of steel bridge no 10 to 17 from Dhaula source towards lava (ch no 14 to 104) ,under Neorakhola Water Supply &amp; Mtc Division ,PHE Dte Kalimpong.</t>
-[...32 lines deleted...]
-    <t>08/04/2023</t>
+    <t>Replacement of existing RCC bridge locally known as OLD English Bridge Bridge No 70 with New Steel bridge of 20m Span in between chain no-129 to 130 Span resting over concrete abutment on both the sides including construction of slope protection works for abutments under Neorakhola Water Supply Scheme under PHE Dte, Kalimpong</t>
+  </si>
+  <si>
+    <t>ORD/000005/2022-2023</t>
+  </si>
+  <si>
+    <t>104/NKWSMD</t>
   </si>
   <si>
     <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months, other than G.T.A Area from 01/02/2024 to 31/07/2024. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>Junior Engineer I</t>
   </si>
   <si>
     <t>ORD/000292/2023-2024</t>
   </si>
   <si>
     <t>170/NKWSMD</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>SUJIT DEB</t>
   </si>
   <si>
     <t>(Continuation) Hiring of Vehicle for the Office of the Superintending Engineer, G.T.A-Circle, Public Health Engineering Directorate for the period of 6 (Six) Months for G.T.A Area from 01/02/2024 to 31/07/2024. Note: With effect from the date of issuing work order.</t>
   </si>
   <si>
     <t>ORD/000330/2023-2024</t>
   </si>
   <si>
     <t>169/NKWSMD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>YAMA CONSTRUCTIONS LLP</t>
-  </si>
-[...19 lines deleted...]
-    <t>10/10/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1445,1042 +1445,1042 @@
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>71.47</v>
+        <v>169.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>46.27</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>27.27</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="P12" s="4">
-        <v>72.76</v>
+        <v>71.47</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="P13" s="4">
-        <v>71.25</v>
+        <v>173.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>50.03</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>73.05</v>
+        <v>72.76</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="P15" s="4">
-        <v>50.59</v>
+        <v>71.25</v>
       </c>
       <c r="Q15" s="4">
-        <v>22.65</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>44.78</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="I16" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="J16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="P16" s="4">
-        <v>74.69</v>
+        <v>73.05</v>
       </c>
       <c r="Q16" s="4">
-        <v>74.21</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.36</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="I17" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="J17" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="P17" s="4">
-        <v>71.21</v>
+        <v>50.59</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>22.65</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>44.78</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>54</v>
+        <v>91</v>
       </c>
       <c r="P18" s="4">
-        <v>82.45</v>
+        <v>74.69</v>
       </c>
       <c r="Q18" s="4">
-        <v>79.7</v>
+        <v>74.21</v>
       </c>
       <c r="R18" s="4">
-        <v>96.66</v>
+        <v>99.36</v>
       </c>
       <c r="S18" s="4">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="P19" s="4">
-        <v>92.4</v>
+        <v>71.21</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P20" s="4">
-        <v>74.38</v>
+        <v>82.45</v>
       </c>
       <c r="Q20" s="4">
-        <v>74.04</v>
+        <v>79.7</v>
       </c>
       <c r="R20" s="4">
-        <v>99.55</v>
+        <v>96.66</v>
       </c>
       <c r="S20" s="4">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="I21" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J21" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="P21" s="4">
-        <v>86.41</v>
+        <v>92.4</v>
       </c>
       <c r="Q21" s="4">
-        <v>86.3</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P22" s="4">
         <v>86.63</v>
       </c>
       <c r="Q22" s="4">
         <v>86.4</v>
       </c>
       <c r="R22" s="4">
         <v>99.73</v>
       </c>
       <c r="S22" s="4">
         <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I23" s="13"/>
       <c r="J23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="P23" s="4">
-        <v>173.91</v>
+        <v>86.41</v>
       </c>
       <c r="Q23" s="4">
-        <v>87</v>
+        <v>86.3</v>
       </c>
       <c r="R23" s="4">
-        <v>50.03</v>
+        <v>99.87</v>
       </c>
       <c r="S23" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>112</v>
+        <v>30</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>113</v>
+        <v>31</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>114</v>
+        <v>45</v>
       </c>
       <c r="P24" s="4">
-        <v>0.99</v>
+        <v>74.38</v>
       </c>
       <c r="Q24" s="4">
-        <v>1.16</v>
+        <v>74.04</v>
       </c>
       <c r="R24" s="4">
-        <v>117.6</v>
+        <v>99.55</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>112</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
       <c r="P25" s="4">
-        <v>0.99</v>
+        <v>50.25</v>
       </c>
       <c r="Q25" s="4">
-        <v>2.35</v>
+        <v>43.61</v>
       </c>
       <c r="R25" s="4">
-        <v>237.55</v>
+        <v>86.78</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>50.25</v>
+        <v>0.99</v>
       </c>
       <c r="Q26" s="4">
-        <v>43.61</v>
+        <v>1.16</v>
       </c>
       <c r="R26" s="4">
-        <v>86.78</v>
+        <v>117.6</v>
       </c>
       <c r="S26" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="L27" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="O27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>169.64</v>
+        <v>0.99</v>
       </c>
       <c r="Q27" s="4">
-        <v>46.27</v>
+        <v>2.35</v>
       </c>
       <c r="R27" s="4">
-        <v>27.27</v>
+        <v>237.55</v>
       </c>
       <c r="S27" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>1939.94</v>