--- v2 (2026-06-02)
+++ v3 (2026-09-19)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>OPERATION CHARGES-PROCUREMENT OF CHEMICALS-GLASSWARE-COMPUTER MAINTENANCE OF PHED MANAGED LABORATORIES RELATED TO WATER QUALITY MONITORING AND SURVEILLANCE UNDER JAL JEEVAN MISSION</t>
   </si>
   <si>
     <t>SM/19081</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Continuation work of "Monthly remuneration of PHE managed Alipurduar District water testing laboratory personnel (5 Nos), Samuktalasub-district water testing laboratory personnel (3 Nos), Birpara Sub-district Water testing Laboratory personnel (3 Nos), for 12 months including arrear for 4 months, under Alipurduar Division, PHE Dte." (from 01/05/2024 to 31/08/2024)</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000087/2024-2025</t>
+  </si>
+  <si>
+    <t>1315/ALD</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>TAPAN CHANDA</t>
+  </si>
+  <si>
     <t>Continuation work of "Monthly remuneration of PHE managed Alipurduar District water testing laboratory personnel (5 Nos), Samuktalasub-district water testing laboratory personnel (3 Nos), Birpara Sub-district Water testing Laboratory personnel (3 Nos), for 12 months including arrear for 4 months, under Alipurduar Division, PHE Dte." (from 01/09/2024 to 30/09/2024)</t>
   </si>
   <si>
-    <t>Alipurduar RWS</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000319/2024-2025</t>
   </si>
   <si>
     <t>3110/ALD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>29/09/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>24/08/2024</t>
   </si>
   <si>
     <t>Monthly Remuneration and day to day operation and maintenance of PHED managed Alipurduar District water testing laboratory personnel (5 Nos), Samuktalasub-district water testing laboratory personnel (3 Nos), Birpara Sub-district Water testing Laboratory personnel (3 Nos) and day to day operation and maintenance of the laboratories for 06 months , under Alipurduar Division, PHE Dte. (from 01.10.2024 to 31.03.2025)</t>
   </si>
   <si>
     <t>ORD/000357/2024-2025</t>
   </si>
   <si>
     <t>3473/ALD</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -736,54 +736,54 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.22</v>
+        <v>8.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.22</v>
+        <v>8.9</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
@@ -797,94 +797,94 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>8.9</v>
+        <v>2.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.9</v>
+        <v>2.22</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>16.68</v>
       </c>
       <c r="Q5" s="4">
         <v>16.68</v>
       </c>
       <c r="R5" s="4">
         <v>99.99</v>
       </c>