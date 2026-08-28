--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -116,308 +116,359 @@
   <si>
     <t>Construction of 200cum OHR as per departmental design and drawing, providing FHTC for 28 and 29 mile Busty PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>Alipurduar Sub Division</t>
   </si>
   <si>
     <t>ORD/000002/2023-2024</t>
   </si>
   <si>
     <t>05/ALD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>A B TECHNO ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 2nos Tw boring by ODEX-165 method of drilling including distribution system with new UPVC pipeline, 2 nos Pump house, Boundary wall, pathway, providing FHTC and other allied works for 28 and 29 mile busty PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000558/2022-2023</t>
+  </si>
+  <si>
+    <t>3502/ALD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>HITANGSHU CHOUDHURY</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Rejuvention of 28 AND 29 MILE BASTI Water Supply Scheme TW No.- I and II under NMD-II,PHE.Dte,Apd.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000939/2023-2024</t>
   </si>
   <si>
     <t>2543/NMD-II</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>03/03/2027</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Providing balance FHTC from existing distribution system as per specification for 28 and 29 MILE BASTY PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000294/2023-2024</t>
   </si>
   <si>
     <t>2103/ALD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>EVEREST INFRATECH INC</t>
   </si>
   <si>
     <t>Laying distribution system with new UPVC pipeline, Construction of 2 Nos Pump House ,Pipe Support Structure, Land Development, Boundary Wall, Path way, Providing FHTC, and other allied works for Gram Busty Area Under 28 &amp; 29 Mile Basty (Zone-IV) PIPED WATER SUPPLY SCHEME under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000357/2023-2024</t>
   </si>
   <si>
     <t>2608/ALD</t>
   </si>
   <si>
     <t>04/12/2023</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
-    <t>HITANGSHU CHOUDHURY</t>
-[...1 lines deleted...]
-  <si>
     <t>Hiring of additional Diesel Vehicle Maxi Cab (At least 7 seater) for Assistant Engineer, Head Quarter, Alipurduar Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000391/2024-2025</t>
   </si>
   <si>
     <t>3883/ALD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>22/11/2025</t>
   </si>
   <si>
     <t>SOUVIK ROY PALADHI</t>
   </si>
   <si>
+    <t>Continuation of work of Hiring of Diesel Vehicle Maxi Cab(At least 7 seater ) for Assistant Engineer, Head Quarter, Alipurduar Division, P.H.E. Dte.(from 01.01.2025 to 31.03.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000458/2024-2025</t>
+  </si>
+  <si>
+    <t>4553/ALD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>DIPAK DAS</t>
+  </si>
+  <si>
+    <t>Continuation of work of Hiring of Diesel Vehicle Maxi Cab (At least 7 seater ) for Executive Engineer, Alipurduar Division, P.H.E. Dte.(from 01.01.2025 to 31.03.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000457/2024-2025</t>
+  </si>
+  <si>
+    <t>4552/ALD</t>
+  </si>
+  <si>
+    <t>APSARI BHOWMICK</t>
+  </si>
+  <si>
     <t>Arrangement for online application in Paribesh Portal for getting Forest permission at 7nos BOPs under Alipurduar Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000458/2023-2024</t>
   </si>
   <si>
     <t>496/ALD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>17/03/2024</t>
   </si>
   <si>
     <t>HILL GROUND CONSULTANCY</t>
   </si>
   <si>
+    <t>Cons. of 100 cum OHR,BOUNDARY WALL, PUMP HOUSE, TUBE, RISING MAIN FOR Mouza-MUJNAI TEA GARDEN(JL NO.39,RL Plot No.121,129 &amp;155) 410 unit CHA SUNDARI WATER SUPPLY SCHEME UNDER ALIPURDUAR DIVISION, PHE DTE. of North Bengal Circle-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000455/2023-2024</t>
+  </si>
+  <si>
+    <t>436/ALD</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>MITHUN DAS</t>
+  </si>
+  <si>
     <t>Conceptualization, design and implementing mass awareness generation through Wall writing at 113 nos. villages (Block - Falakata, Kalchini, Madarihat) by dissemination of awareness generation IEC messages FHTC, Provision on legal provision damage or illegal connection of PWSS; safe handling &amp; storage of safe water Quality issues, water conservation and WASH related issues as per guideline of JJM at Alipurduar district under Alipurduar Division, PHE Dte, Govt. of West Bengal.(SM/16506)</t>
   </si>
   <si>
-    <t>Birpara A.E</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000495/2023-2024</t>
   </si>
   <si>
     <t>751/ALD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>20/07/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000073/2023-2024</t>
   </si>
   <si>
     <t>98/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2024-2025</t>
   </si>
   <si>
     <t>4251/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charges for REJUVINATION OF 28 &amp; 29 Mile Basti PH NO-2</t>
+  </si>
+  <si>
+    <t>BILL/00523/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-120/24-25</t>
+  </si>
+  <si>
+    <t>24/05/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Payment for NPV for diversion of forest land of 0.0464 ha area against proposal No : FP/WB/Others/443310/2023 for water supply scheme 28 and 29 Mile Basty PWSS ( Z-VI) Garam Basty under JJM Garam Basty Forest Village under BTR(West ) Division under WDPO Range under DPO_9 Compartment</t>
+  </si>
+  <si>
+    <t>BILL/00183/2024-2025</t>
+  </si>
+  <si>
+    <t>145/24-25/PFMS</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, ALIPURDUAR DIVISION</t>
+  </si>
+  <si>
     <t>payment against proposal No : FP/WB/Others/443310/2023for boundary demarcation and construction of boundary pillar for diversion of forest land of area 0.0464 ha for 28 and 29 mile basty PWSS ( Z-IV) Garam basty under JJM at garam basty forest Village under BTR ( West) Division under WDPO Range .</t>
   </si>
   <si>
     <t>BILL/00182/2024-2025</t>
   </si>
   <si>
     <t>144/24-25/PFMS</t>
   </si>
   <si>
-    <t>08/08/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Payment against proposal no . FP/ WB/ Others/ 442029/2023- for erection of Boundary pillar at diverted site against In - principal ( stage - I ) approval of water supply scheme for Buxa Forest PWSS uder Jal Jeevan Mission at 28 &amp; 29 Mile Basty , Buxa tiger Reserve ( East) Division - reg</t>
   </si>
   <si>
     <t>BILL/00339/2024-2025</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charges for REJUVINATION OF 28 &amp; 29 Mile Basti PH NO-2</t>
-[...11 lines deleted...]
-    <t>WBSEDCL</t>
+    <t>Cost of raising and maintenance of the compensatory afforestation ( 100 trees plantation and mtc for 10 years ) against proposed diversion of forest land for 28 and 29 mile basty PWSS (Z-IV) Garam Basty under JJM against Proposal No : FP/WB/Others/443310/2023</t>
+  </si>
+  <si>
+    <t>BILL/00184/2024-2025</t>
+  </si>
+  <si>
+    <t>146/24-25/PFMS</t>
   </si>
   <si>
     <t>payment for NPV Demand Note against In-principal (Stage-l) approval of Central Government under Section 2 (1) (ii) of the Van (Sanrakshan Evam Samvardhan) Adhiniyam-1980 for non-forestry use of 0.1458 ha. of forest land in favour of West Bengal Public Health Engineering Directorate for Gravity Based Water Supply Scheme (GBWSS) under Jal Jeevan Mission (JJM) 28 &amp; 29 Mile Basty PWSS under Buxa Tiger Reserve (East) Forest Division. (Proposal No. FPWBIOTHERSI442029/2023).</t>
   </si>
   <si>
     <t>BILL/00188/2024-2025</t>
   </si>
   <si>
     <t>147/24-25/PFMS</t>
   </si>
   <si>
-    <t>Cost of raising and maintenance of the compensatory afforestation ( 100 trees plantation and mtc for 10 years ) against proposed diversion of forest land for 28 and 29 mile basty PWSS (Z-IV) Garam Basty under JJM against Proposal No : FP/WB/Others/443310/2023</t>
-[...16 lines deleted...]
-  <si>
     <t>BILL/00506/2024-2025</t>
   </si>
   <si>
     <t>329/24-25/PFMS</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>Cost of raising and maintenance of the Compensatory Afforestation demand note against In-principal (Stage-l) approval of Central Government under Section 2 (1) (ü) of the Van (Sanrakshan Evam Samvardhan) Adhiniyam-1980 for Directorate non-forestry use of 0.1458 ha. of forest land in favour of West Bengal Public Health Engineering for Gravity Based Water Supply Scheme (GBWSS) under Jal Jeevan Mission (JJM) 28 &amp; 29 Mile Basty PWSS under Buxa Tiger Reserve (East) Forest Division. (Proposal No. FPWBIOTHERS/442029/2023</t>
   </si>
   <si>
     <t>BILL/00189/2024-2025</t>
   </si>
   <si>
     <t>148/24-25/PFMS</t>
   </si>
   <si>
     <t>New Service Connection Charges For Rejuvination of 28 &amp; 29 Mile Basti PWSS PH NO-1</t>
   </si>
   <si>
     <t>BILL/00524/2024-2025</t>
   </si>
   <si>
     <t>BP-119/24-25</t>
   </si>
   <si>
-    <t>Construction of 2nos Tw boring by ODEX-165 method of drilling including distribution system with new UPVC pipeline, 2 nos Pump house, Boundary wall, pathway, providing FHTC and other allied works for 28 and 29 mile busty PWSS under Alipurduar Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kalchini Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001209/2024-2025</t>
   </si>
   <si>
     <t>823/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
@@ -456,101 +507,50 @@
     <t>16/08/2025</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...49 lines deleted...]
-    <t>MITHUN DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1128,1589 +1128,1589 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.96</v>
+        <v>76.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>38.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>47.79</v>
+        <v>22.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>70.82</v>
+        <v>47.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.23</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>20.1</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>4.8</v>
+        <v>70.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>20.1</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.83</v>
+        <v>4.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>27.08</v>
+        <v>1.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>26.66</v>
+        <v>1.07</v>
       </c>
       <c r="R9" s="4">
-        <v>98.46</v>
+        <v>88.95</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I10" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>10.79</v>
+        <v>1.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>31.69</v>
+        <v>1.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>85</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>0.94</v>
+        <v>108.05</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>92</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="L13" s="4"/>
+        <v>93</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>0.21</v>
+        <v>27.08</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>26.66</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="P14" s="4">
-        <v>8.22</v>
+        <v>10.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>15.59</v>
+        <v>31.69</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="P16" s="4">
-        <v>2.13</v>
+        <v>8.22</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="P17" s="4">
         <v>5.18</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="P18" s="4">
-        <v>0.31</v>
+        <v>0.94</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
-        <v>87</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>87</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>2.13</v>
+        <v>0.21</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="P20" s="4">
-        <v>3.9</v>
+        <v>2.13</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>76.18</v>
+        <v>15.59</v>
       </c>
       <c r="Q21" s="4">
-        <v>29.23</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>38.37</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="P22" s="4">
-        <v>28.94</v>
+        <v>0.31</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="P23" s="4">
-        <v>74.36</v>
+        <v>2.13</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>134</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="13" t="s">
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M24" s="4" t="s">
-        <v>138</v>
+        <v>109</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="P24" s="4">
-        <v>18.14</v>
+        <v>3.9</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="N25" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="13" t="s">
+      <c r="O25" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="K25" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>726.15</v>
+        <v>28.94</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>1.2</v>
+        <v>74.36</v>
       </c>
       <c r="Q26" s="4">
-        <v>1.07</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>88.95</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>56</v>
+        <v>152</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M27" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="4">
-        <v>1.2</v>
+        <v>18.14</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>158</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>159</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>162</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>163</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>164</v>
       </c>
       <c r="P28" s="4">
-        <v>108.05</v>
+        <v>726.15</v>
       </c>
       <c r="Q28" s="4">
-        <v>65.19</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>60.33</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>165</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>1381.84</v>
       </c>
       <c r="P29" s="8">
-        <v>136.38</v>
+        <v>71.19</v>
       </c>
       <c r="Q29" s="8">
-        <v>9.87</v>
+        <v>5.15</v>
       </c>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>