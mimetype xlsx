--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -701,267 +701,303 @@
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Construction of 150 cum OHR as per Departmental Design &amp; drawing, laying of rising main &amp; delivery connection . Supply of CIDF Specials and others allied works for Bhatibari Z-II PWSS Under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block</t>
   </si>
   <si>
     <t>ORD/000423/2024-2025</t>
   </si>
   <si>
     <t>4898/ALD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
-    <t>Laying of new UPVC/DI pipeline for filling of left out portion in the distribution system and other allied works in connection with the Augmentation of Bhatibari (Zone-I) PWSS Alipurduar Sadar Sub-Division, under Alipurduar Division PHE DTE. .(SM/14096)</t>
-[...11 lines deleted...]
-    <t>30/08/2024</t>
+    <t>Construction of 300 cum OHR as per Departmental Design, laying of rising main &amp; delivery connection . Supply of CIDF Specials and others allied works for Bhatibari Z-IPWSS Under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>1931/ALD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of 150cum OHR as per Departmental Design &amp; drawing, laying of rising main &amp; delivery connection, Supply of CIDF specials and others allied works for Bhatibari Zone -IV PWSS Under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000537/2023-2024</t>
+  </si>
+  <si>
+    <t>895/ALD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>Continuation order for "Hiring of Motor Cab (Non-air conditioned) for site visit of JJM Works under the Office of the EE/NMD-II P.H.E. Dte."</t>
+  </si>
+  <si>
+    <t>ORD/002126/2023-2024</t>
+  </si>
+  <si>
+    <t>102/AMSD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>21/04/2024</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Motor Cab (Non-air conditioned) for site visit of JJM Works under the Office of the EE/NMD-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>340/AMSD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Laying of new UPVC/DI pipeline for filling of left out portion in the distribution system and other allied works in connection with the Augmentation of Bhatibari (Zone-III) PWSS Alipurduar Sadar Sub-Division, under Alipurduar Division PHE DTE. .(SM/14096)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000222/2024-2025</t>
+  </si>
+  <si>
+    <t>2275/ALD</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>HARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Constructions of pump house, Boundary wall, laying of UPVC pipeline &amp; Rising main connection for Purba Barachouki area under Bhatibari PWSS proposed Alipurduar Sadar Sub-Division, under Alipurduar Division PHE DTE. .(SM/14096)</t>
+  </si>
+  <si>
+    <t>ORD/000224/2024-2025</t>
+  </si>
+  <si>
+    <t>2277/ALD</t>
+  </si>
+  <si>
+    <t>Hiring of Motor Cab (Non-air conditioned) for site visit of JJM Works under the Office of the EE/NMD-II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>220/AMSD</t>
+  </si>
+  <si>
+    <t>26/04/2024</t>
+  </si>
+  <si>
+    <t>ORD/000539/2024-2025</t>
+  </si>
+  <si>
+    <t>476/AMSD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>Reparing of Pump House at 3nd site of BHATIBARI PWSS Under Alipurduar Division PHE DTE.(2nd call)</t>
+  </si>
+  <si>
+    <t>ORD/000613/2024-2025</t>
+  </si>
+  <si>
+    <t>5603/ALD</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector forGround Water Based Piped Water Supply Scheme AUGMENTATION OF BHATIBARI PIPED WATER SUPPLY SCHEME,Zone-II,P/H No-III and IV under Jal Jeevan Mission NMD-II,PHE.Dte,Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2025-2026</t>
+  </si>
+  <si>
+    <t>1150/NMD-II</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of Pump House, Boundary Wall, Tube well Boring by Reverse Rotary Method of drilling including Rising Main at Bhatibari Zone-II PWSS Under Alipurduar Division PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000367/2022-2023</t>
+  </si>
+  <si>
+    <t>2611/ALD/</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>RATAN DUTTA</t>
+  </si>
+  <si>
+    <t>Construction of pump house &amp; sinking of 250 mm x 200 mm x 150mtr Big dia Tubewell at 2nd site of Bhatibari Zone-IV PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000034/2023-2024</t>
+  </si>
+  <si>
+    <t>365/ALD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>MONORAMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for BHATIBARI Water Supply Scheme TWNo- I,II,of Zone-I TWNo- I,II,of Zone-II TWNo- I,II,of Zone-III under NMD-II,PHE.Dte,APD..</t>
+  </si>
+  <si>
+    <t>ORD/001098/2023-2024</t>
+  </si>
+  <si>
+    <t>2826/NMD-II</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE (BALLY)</t>
+  </si>
+  <si>
+    <t>Interconnection of distribution system by laying of DI pipe resting over RCC pillars/hanging support by M.S. Structural works to cross Gadhadhar River and other allied works at Bhatibari PWSS under Alipurduar Division, PHE Dte.(SM/14096)</t>
+  </si>
+  <si>
+    <t>ORD/000358/2024-2025</t>
+  </si>
+  <si>
+    <t>3521/ALD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>Constructions of balance portion of Boundary Wall ,path way, Surface drain and chatal, Land development, laying of Rising main line &amp; delivery line connection( for direct supply of water) along with the others allied works at Bhatibari Zone-II PWSS Alipurduar Sadar Sub-Division, under Alipurduar Division PHE DTE. .(SM/14096)</t>
+  </si>
+  <si>
+    <t>ORD/000225/2024-2025</t>
+  </si>
+  <si>
+    <t>2278/ALD</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 200 mmx 150 mtr big dia Tubewell by Reverse rotary drilling method at Purba barachauki Area for Augmentation of Bhatibari PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000381/2024-2025</t>
+  </si>
+  <si>
+    <t>3775/ALD</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
   </si>
   <si>
     <t>12/04/2025</t>
   </si>
   <si>
-    <t>M/S MAA ELECTRIC ELECTRONIC</t>
-[...197 lines deleted...]
-    <t>DEY ENTERPRISE (BALLY)</t>
+    <t>Repairing of pump house at 4th site of Bhatibari PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000445/2024-2025</t>
+  </si>
+  <si>
+    <t>5043/ALD</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>AN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1350,51 +1386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:W65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1513,54 +1549,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>21</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1574,54 +1610,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1635,54 +1671,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>4.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1696,54 +1732,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>98.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>86.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.2</v>
       </c>
       <c r="S6" s="4">
         <v>88</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1757,54 +1793,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>75.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>61.22</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.06</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1818,54 +1854,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>83.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>62.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>74.57</v>
       </c>
       <c r="S8" s="4">
         <v>19</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1879,54 +1915,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>74.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>43.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>58.74</v>
       </c>
       <c r="S9" s="4">
         <v>21</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2062,54 +2098,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
         <v>100.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>73.39</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>72.99</v>
       </c>
       <c r="S12" s="4">
         <v>72</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2123,54 +2159,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P13" s="4">
         <v>5.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.02</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>22</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2424,54 +2460,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P18" s="4">
         <v>4.79</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S18" s="4">
         <v>19</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2485,54 +2521,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P19" s="4">
         <v>14.02</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>85.59</v>
       </c>
       <c r="S19" s="4">
         <v>21</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2546,54 +2582,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P20" s="4">
         <v>5.02</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>97.24</v>
       </c>
       <c r="S20" s="4">
         <v>21</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2892,54 +2928,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P26" s="4">
         <v>51.35</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>35.53</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>69.2</v>
       </c>
       <c r="S26" s="4">
         <v>85</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -3014,54 +3050,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P28" s="4">
         <v>34.76</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>13.04</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>37.5</v>
       </c>
       <c r="S28" s="4">
         <v>21</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -3136,54 +3172,54 @@
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P30" s="4">
         <v>100.29</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>92.25</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>91.99</v>
       </c>
       <c r="S30" s="4">
         <v>87</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3197,54 +3233,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P31" s="4">
         <v>24.63</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>23.93</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>97.14</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3258,54 +3294,54 @@
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>155</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>159</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P32" s="4">
         <v>6.38</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>94.36</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3433,54 +3469,54 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P35" s="4">
         <v>100.89</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>76.17</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>75.5</v>
       </c>
       <c r="S35" s="4">
         <v>50</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3494,54 +3530,54 @@
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>172</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>173</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P36" s="4">
         <v>98.45</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>80.75</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>82.02</v>
       </c>
       <c r="S36" s="4">
         <v>18</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3555,54 +3591,54 @@
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>176</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>177</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>178</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>179</v>
       </c>
       <c r="P37" s="4">
         <v>74.77</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>65.08</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>87.05</v>
       </c>
       <c r="S37" s="4">
         <v>87</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3616,54 +3652,54 @@
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>181</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>182</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P38" s="4">
         <v>28.2</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>23.43</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>83.1</v>
       </c>
       <c r="S38" s="4">
         <v>83</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3677,54 +3713,54 @@
       <c r="I39" s="13" t="s">
         <v>185</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>186</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P39" s="4">
         <v>0.7</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>83.33</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3738,54 +3774,54 @@
       <c r="I40" s="13" t="s">
         <v>185</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>186</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P40" s="4">
         <v>0.5</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S40" s="4">
         <v>85</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -3799,54 +3835,54 @@
       <c r="I41" s="13" t="s">
         <v>185</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>186</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P41" s="4">
         <v>0.7</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>72.65</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -3921,54 +3957,54 @@
       <c r="I43" s="13" t="s">
         <v>185</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>186</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P43" s="4">
         <v>0.5</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3982,54 +4018,54 @@
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>208</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>209</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>210</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P44" s="4">
         <v>34.47</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>24.13</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="S44" s="4">
         <v>70</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4104,54 +4140,54 @@
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>219</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>220</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>221</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>222</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P46" s="4">
         <v>103.38</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>37.39</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>36.17</v>
       </c>
       <c r="S46" s="4">
         <v>50</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -4220,884 +4256,1067 @@
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>229</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>230</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>231</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>232</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>233</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>234</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>235</v>
+        <v>68</v>
       </c>
       <c r="P48" s="4">
-        <v>6.45</v>
+        <v>114.7</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>17.27</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>15.06</v>
       </c>
       <c r="S48" s="4">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="L49" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="K49" s="4" t="s">
+      <c r="M49" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="L49" s="4" t="s">
+      <c r="N49" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="M49" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O49" s="4" t="s">
-        <v>68</v>
+        <v>179</v>
       </c>
       <c r="P49" s="4">
-        <v>114.7</v>
+        <v>98.47</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>50.36</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>51.14</v>
       </c>
       <c r="S49" s="4">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="L50" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="I50" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K50" s="4" t="s">
+      <c r="M50" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="L50" s="4" t="s">
+      <c r="N50" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="M50" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O50" s="4" t="s">
-        <v>179</v>
+        <v>217</v>
       </c>
       <c r="P50" s="4">
-        <v>98.47</v>
+        <v>0.75</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
+      <c r="K51" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="L51" s="4" t="s">
         <v>247</v>
       </c>
-      <c r="I51" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K51" s="4" t="s">
+      <c r="M51" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="L51" s="4" t="s">
+      <c r="N51" s="4" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>217</v>
       </c>
       <c r="P51" s="4">
         <v>0.75</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="K52" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="I52" s="13"/>
-[...1 lines deleted...]
-      <c r="K52" s="4" t="s">
+      <c r="L52" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="L52" s="4" t="s">
+      <c r="M52" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="M52" s="4" t="s">
+      <c r="N52" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="N52" s="4" t="s">
+      <c r="O52" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="O52" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P52" s="4">
-        <v>0.75</v>
+        <v>37.43</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
         <v>257</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>185</v>
+        <v>26</v>
       </c>
       <c r="J53" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K53" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="K53" s="4" t="s">
+      <c r="L53" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="L53" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M53" s="4" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="P53" s="4">
-        <v>37.43</v>
+        <v>32.72</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>264</v>
-[...6 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="I54" s="13"/>
+      <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>262</v>
+        <v>183</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>263</v>
+        <v>217</v>
       </c>
       <c r="P54" s="4">
-        <v>32.72</v>
+        <v>0.75</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>183</v>
+        <v>267</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>217</v>
       </c>
       <c r="P55" s="4">
         <v>0.75</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="M56" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="L56" s="4" t="s">
+      <c r="N56" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="M56" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O56" s="4" t="s">
-        <v>217</v>
+        <v>32</v>
       </c>
       <c r="P56" s="4">
-        <v>0.75</v>
+        <v>0.97</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="L57" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="I57" s="13"/>
-[...1 lines deleted...]
-      <c r="K57" s="4" t="s">
+      <c r="M57" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="L57" s="4" t="s">
+      <c r="N57" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="M57" s="4" t="s">
+      <c r="O57" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="N57" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P57" s="4">
-        <v>0.97</v>
+        <v>22.58</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K58" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="I58" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K58" s="4" t="s">
+      <c r="L58" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="L58" s="4" t="s">
+      <c r="M58" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N58" s="4" t="s">
         <v>282</v>
       </c>
-      <c r="M58" s="4" t="s">
+      <c r="O58" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="N58" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P58" s="4">
-        <v>22.58</v>
+        <v>24.73</v>
       </c>
       <c r="Q58" s="4">
-        <v>0</v>
+        <v>18.96</v>
       </c>
       <c r="R58" s="4">
-        <v>0</v>
+        <v>76.69</v>
       </c>
       <c r="S58" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J59" s="13" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="K59" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="N59" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="L59" s="4" t="s">
+      <c r="O59" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="M59" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P59" s="4">
-        <v>24.73</v>
+        <v>22.01</v>
       </c>
       <c r="Q59" s="4">
-        <v>0</v>
+        <v>19.1</v>
       </c>
       <c r="R59" s="4">
-        <v>0</v>
+        <v>86.79</v>
       </c>
       <c r="S59" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="L60" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="I60" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K60" s="4" t="s">
+      <c r="M60" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="L60" s="4" t="s">
+      <c r="N60" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="M60" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N60" s="4" t="s">
+      <c r="O60" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="O60" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P60" s="4">
-        <v>22.01</v>
+        <v>65.07</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>50.79</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>78.06</v>
       </c>
       <c r="S60" s="4">
         <v>100</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K61" s="4" t="s">
         <v>296</v>
       </c>
-      <c r="I61" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K61" s="4" t="s">
+      <c r="L61" s="4" t="s">
         <v>297</v>
       </c>
-      <c r="L61" s="4" t="s">
+      <c r="M61" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="M61" s="4" t="s">
+      <c r="N61" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="N61" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O61" s="4" t="s">
-        <v>301</v>
+        <v>50</v>
       </c>
       <c r="P61" s="4">
-        <v>65.07</v>
+        <v>5.34</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>1.32</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>24.67</v>
       </c>
       <c r="S61" s="4">
         <v>100</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
-      <c r="A62" s="7" t="s">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="L62" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="B62" s="7"/>
-[...22 lines deleted...]
-      <c r="S62" s="8"/>
+      <c r="M62" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P62" s="4">
+        <v>16.03</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0</v>
+      </c>
+      <c r="R62" s="4">
+        <v>0</v>
+      </c>
+      <c r="S62" s="4">
+        <v>100</v>
+      </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H63" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="I63" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P63" s="4">
+        <v>11.48</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>0</v>
+      </c>
+      <c r="R63" s="4">
+        <v>0</v>
+      </c>
+      <c r="S63" s="4">
+        <v>100</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="O64" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="P64" s="4">
+        <v>1.01</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>0</v>
+      </c>
+      <c r="R64" s="4">
+        <v>0</v>
+      </c>
+      <c r="S64" s="4">
+        <v>100</v>
+      </c>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="11"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="14"/>
+      <c r="I65" s="14"/>
+      <c r="J65" s="14"/>
+      <c r="K65" s="8"/>
+      <c r="L65" s="8"/>
+      <c r="M65" s="8"/>
+      <c r="N65" s="8"/>
+      <c r="O65" s="8">
+        <v>1925.41</v>
+      </c>
+      <c r="P65" s="8">
+        <v>1006.3</v>
+      </c>
+      <c r="Q65" s="8">
+        <v>52.26</v>
+      </c>
+      <c r="R65" s="8"/>
+      <c r="S65" s="8"/>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A62:N62"/>
+    <mergeCell ref="A65:N65"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>