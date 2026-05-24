--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1277,54 +1277,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>21.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.13</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1340,54 +1340,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>390.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>339.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>86.99</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1403,54 +1403,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>19.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>21.59</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1779,54 +1779,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
         <v>40.11</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>36.65</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>91.39</v>
       </c>
       <c r="S16" s="4">
         <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1905,88 +1905,88 @@
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P18" s="4">
         <v>41.16</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>30.1</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>73.11</v>
       </c>
       <c r="S18" s="4">
         <v>25</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1424.37</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>431.22</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>30.27</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>