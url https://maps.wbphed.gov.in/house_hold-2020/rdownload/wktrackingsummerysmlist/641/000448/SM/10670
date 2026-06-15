--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,86 @@
     <t>30/04/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>MADHAB SAHA</t>
   </si>
   <si>
     <t>Reparing of Pump House at HW and 2nd TW site of SALSALABARI PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000567/2024-2025</t>
   </si>
   <si>
     <t>5383/ALD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>HARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>New Laying of UPVC/DI Pipe line, dismantling concrete road and recasting same and other allied works at Salsalabari PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2022-2023</t>
+  </si>
+  <si>
+    <t>1638/ALD</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>NARENDRA BHADANI.</t>
+  </si>
+  <si>
+    <t>Restoration of damaged FHTCs and replacement of Old damaged pipelines at Salsalabari PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2025-2026</t>
+  </si>
+  <si>
+    <t>977/ALD</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>KOUSHIK BHOWMICK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1042,87 +1078,209 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>0.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>30.82</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>29.6</v>
+      </c>
+      <c r="R8" s="4">
+        <v>96.03</v>
+      </c>
+      <c r="S8" s="4">
+        <v>98</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.88</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>103.21</v>
+      </c>
+      <c r="P10" s="8">
+        <v>29.89</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>28.96</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>