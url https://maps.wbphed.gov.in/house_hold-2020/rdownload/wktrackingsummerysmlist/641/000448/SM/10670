--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF SALSALABARI WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/10670</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>New Laying of UPVC/DI Pipe line, dismantling concrete road and recasting same and other allied works at Salsalabari PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000284/2022-2023</t>
+  </si>
+  <si>
+    <t>1638/ALD</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>NARENDRA BHADANI.</t>
+  </si>
+  <si>
     <t>Construction of pumphouse, boundary wall,laying of UPVC pipeline &amp; rising main connection for Salsalabari PWSS proposed 4th TW site PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>RWS Alipurduar - II Block</t>
   </si>
   <si>
     <t>ORD/000515/2022-2023</t>
   </si>
   <si>
     <t>3400/ALD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>BRAJA GOPAL SAHA</t>
   </si>
   <si>
     <t>Laying of new UPVC / DI pipeline for filling of Gap in the distribution system and laying of delivery line connection, Land Development works, Construction of surface drain, supply of CIDF specials and other allied works in connection with the Salsalabari PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sub Division</t>
   </si>
   <si>
     <t>ORD/000359/2023-2024</t>
   </si>
   <si>
     <t>2745/ALD</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>MATRI ENTERPRISE</t>
   </si>
   <si>
     <t>Providing FHTC in school in Salsalabari PWSS under Alipurduar Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sub Division,RWS Alipurduar - II Block</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000497/2022-2023</t>
   </si>
   <si>
     <t>3361/ALD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>HARIDAS GHOSH</t>
   </si>
   <si>
     <t>Sinking of 250 mm x 200 mm x 150 mtr Big dia TW by reverse rotary drilling method at 4th TW site of Salsalabari PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000029/2025-2026</t>
   </si>
   <si>
     <t>438/ALD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>MADHAB SAHA</t>
   </si>
   <si>
+    <t>Restoration of damaged FHTCs and replacement of Old damaged pipelines at Salsalabari PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2025-2026</t>
+  </si>
+  <si>
+    <t>977/ALD</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>KOUSHIK BHOWMICK</t>
+  </si>
+  <si>
     <t>Reparing of Pump House at HW and 2nd TW site of SALSALABARI PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000567/2024-2025</t>
   </si>
   <si>
     <t>5383/ALD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>HARI CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>KOUSHIK BHOWMICK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -817,60 +817,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>39.58</v>
+        <v>30.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -878,60 +878,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>16.16</v>
+        <v>39.58</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -939,173 +939,173 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.29</v>
+        <v>16.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>11.51</v>
+        <v>0.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.96</v>
+        <v>11.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
@@ -1122,112 +1122,112 @@
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>30.82</v>
+        <v>3.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>29.6</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.03</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>3.88</v>
+        <v>0.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>