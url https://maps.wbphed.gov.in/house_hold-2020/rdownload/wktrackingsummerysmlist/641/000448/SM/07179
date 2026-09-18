--- v3 (2026-08-28)
+++ v4 (2026-09-18)
@@ -161,51 +161,51 @@
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>BENGAL YOUTH UN EMPLOYED ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Laying Distribution line of UPVC and DI with providing FHTC Connection for the Salkumar and Munshipara Water Supply Scheme Area under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar RWS,Birpara A.E</t>
   </si>
   <si>
     <t>Birpara Sub Division,RWS Alipurduar - I Block,RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000196/2021-2022</t>
   </si>
   <si>
     <t>1317/ALD</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>08/10/2026</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara Jal Swapna at Munshipara WSS under Alipurduar Division, PHE Dte. Part-5</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000278/2021-2022</t>
   </si>
   <si>
     <t>1845/ALD</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>09/01/2022</t>
   </si>
   <si>
     <t>RATAN DUTTA</t>
   </si>
@@ -218,51 +218,51 @@
   <si>
     <t>1846/ALD</t>
   </si>
   <si>
     <t>AASHIRBAD ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>02/09/2026</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>