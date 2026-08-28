--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -113,222 +113,222 @@
   <si>
     <t>Providing House connection for Munshipara piped water supply scheme at Alipurduar-I Block under Alipuduar Division, P.H.E. Dte.Part-II</t>
   </si>
   <si>
     <t>Alipurduar RWS</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block</t>
   </si>
   <si>
     <t>ORD/000204/2020-2021</t>
   </si>
   <si>
     <t>1158/ALD</t>
   </si>
   <si>
     <t>15/12/2020</t>
   </si>
   <si>
     <t>13/02/2021</t>
   </si>
   <si>
     <t>TAPASH DAS</t>
   </si>
   <si>
+    <t>Laying of DI/UPVC pipeline along with PMGSY Road and other misc. works related to Munshipara PWSS under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2020-2021</t>
+  </si>
+  <si>
+    <t>1012/ALD</t>
+  </si>
+  <si>
+    <t>12/11/2020</t>
+  </si>
+  <si>
+    <t>11/01/2021</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Bore Tube well by Odex-165 method of drilling and installation of Raising Main and laying of DI/MS/HDPE pipe line for the Tulshipara and Lankapara Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000181/2020-2021</t>
+  </si>
+  <si>
+    <t>1006/ALD</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Providing House connection for BHUTNIRGHAT water supply scheme at FALAKATA Block under Alipuduar Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000153/2020-2021</t>
+  </si>
+  <si>
+    <t>865/ALD</t>
+  </si>
+  <si>
+    <t>14/10/2020</t>
+  </si>
+  <si>
+    <t>13/11/2020</t>
+  </si>
+  <si>
+    <t>GOUTAM KUMAR DAS</t>
+  </si>
+  <si>
     <t>Providing FHTC and other allied works at Munshipara WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000161/2021-2022</t>
   </si>
   <si>
     <t>1303/ALD</t>
   </si>
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>BENGAL YOUTH UN EMPLOYED ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
+    <t>Laying Distribution line of UPVC and DI with providing FHTC Connection for the Salkumar and Munshipara Water Supply Scheme Area under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS,Birpara A.E</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division,RWS Alipurduar - I Block,RWS Madarihat - Birpara Block</t>
+  </si>
+  <si>
+    <t>ORD/000196/2021-2022</t>
+  </si>
+  <si>
+    <t>1317/ALD</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara Jal Swapna at Munshipara WSS under Alipurduar Division, PHE Dte. Part-5</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000278/2021-2022</t>
   </si>
   <si>
     <t>1845/ALD</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>09/01/2022</t>
   </si>
   <si>
     <t>RATAN DUTTA</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jaldhara Jal Swapna at Munshipara WSS under Alipurduar Division, PHE Dte. Part-6</t>
   </si>
   <si>
     <t>ORD/000279/2021-2022</t>
   </si>
   <si>
     <t>1846/ALD</t>
   </si>
   <si>
     <t>AASHIRBAD ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Pump House ,Boundary Wall , Tube well Boring ( ODEX-165 Method of drilling) and Rising Main for Additional T/W of DIMA TG Piped Water Supply Scheme Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar RWS,HQ-A.E</t>
   </si>
   <si>
-    <t>RWS Alipurduar - I Block,RWS Kalchini Block</t>
+    <t>RWS Alipurduar - I Block,RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1991/ALD</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>07/09/2025</t>
   </si>
   <si>
     <t>GOBINDA BAGCHI</t>
   </si>
   <si>
-    <t>Laying of DI/UPVC pipeline along with PMGSY Road and other misc. works related to Munshipara PWSS under Alipurduar Division PHE DTE.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of approach road &amp; car parking area with paver block &amp; chequered tiles at Jainty WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar RWS,Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>Alipurduar Sub Division,RWS Alipurduar - I Block</t>
   </si>
   <si>
     <t>ORD/000331/2021-2022</t>
   </si>
   <si>
     <t>2107/ALD</t>
   </si>
   <si>
     <t>05/01/2022</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
-  </si>
-[...58 lines deleted...]
-    <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -935,551 +935,551 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>44.94</v>
+        <v>35.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.94</v>
+        <v>47.5</v>
       </c>
       <c r="R4" s="4">
-        <v>17.67</v>
+        <v>132.37</v>
       </c>
       <c r="S4" s="4">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.35</v>
+        <v>32.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>29.08</v>
       </c>
       <c r="S5" s="4">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.34</v>
+        <v>4.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.47</v>
+        <v>2.6</v>
       </c>
       <c r="R6" s="4">
-        <v>56.8</v>
+        <v>52.19</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>20.87</v>
+        <v>44.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.05</v>
+        <v>7.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0.25</v>
+        <v>17.67</v>
       </c>
       <c r="S7" s="4">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>35.88</v>
+        <v>58.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>47.5</v>
+        <v>39.35</v>
       </c>
       <c r="R8" s="4">
-        <v>132.37</v>
+        <v>67.77</v>
       </c>
       <c r="S8" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>5.02</v>
+        <v>4.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>4.13</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.98</v>
+        <v>4.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.6</v>
+        <v>2.47</v>
       </c>
       <c r="R10" s="4">
-        <v>52.19</v>
+        <v>56.8</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>32.34</v>
+        <v>20.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>9.4</v>
+        <v>0.05</v>
       </c>
       <c r="R11" s="4">
-        <v>29.08</v>
+        <v>0.25</v>
       </c>
       <c r="S11" s="4">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="J12" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="K12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>58.07</v>
+        <v>5.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>39.35</v>
+        <v>0.21</v>
       </c>
       <c r="R12" s="4">
-        <v>67.77</v>
+        <v>4.13</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>230.72</v>