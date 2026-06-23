--- v0 (2026-04-21)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,65 @@
     <t>ORD/000268/2024-2025</t>
   </si>
   <si>
     <t>452/RS</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>Enhancement of the Jalmitra application to facilitate comprehensive functionality assessment of household tap connections, Maintenance, Upgradation &amp; Modification of the Android and Web Module</t>
   </si>
   <si>
     <t>ORD/000172/2024-2025</t>
   </si>
   <si>
     <t>3012/RS</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Upkeepment and Management of WB-JJM Applications and Dashboards through suitable Data Integration, Visualization and Customized Data Analysis</t>
+  </si>
+  <si>
+    <t>ORD/000319/2024-2025</t>
+  </si>
+  <si>
+    <t>303/RS</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W69"/>
+  <dimension ref="A1:W91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3395,54 +3410,54 @@
       <c r="I47" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P47" s="4">
         <v>53.05</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S47" s="4">
         <v>35</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -3456,54 +3471,54 @@
       <c r="I48" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P48" s="4">
         <v>53.05</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S48" s="4">
         <v>35</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -3517,54 +3532,54 @@
       <c r="I49" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P49" s="4">
         <v>53.05</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S49" s="4">
         <v>35</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -3578,54 +3593,54 @@
       <c r="I50" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P50" s="4">
         <v>53.05</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S50" s="4">
         <v>35</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -3639,54 +3654,54 @@
       <c r="I51" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P51" s="4">
         <v>53.05</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S51" s="4">
         <v>35</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -3700,54 +3715,54 @@
       <c r="I52" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P52" s="4">
         <v>53.05</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S52" s="4">
         <v>35</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
@@ -3761,54 +3776,54 @@
       <c r="I53" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P53" s="4">
         <v>53.05</v>
       </c>
       <c r="Q53" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R53" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S53" s="4">
         <v>35</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
@@ -3822,54 +3837,54 @@
       <c r="I54" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P54" s="4">
         <v>53.05</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S54" s="4">
         <v>35</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
@@ -3883,54 +3898,54 @@
       <c r="I55" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P55" s="4">
         <v>53.05</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S55" s="4">
         <v>35</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -3944,54 +3959,54 @@
       <c r="I56" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P56" s="4">
         <v>53.05</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S56" s="4">
         <v>35</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -4005,54 +4020,54 @@
       <c r="I57" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P57" s="4">
         <v>53.05</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S57" s="4">
         <v>35</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -4066,54 +4081,54 @@
       <c r="I58" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K58" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P58" s="4">
         <v>53.05</v>
       </c>
       <c r="Q58" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R58" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S58" s="4">
         <v>35</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
@@ -4127,54 +4142,54 @@
       <c r="I59" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K59" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P59" s="4">
         <v>53.05</v>
       </c>
       <c r="Q59" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R59" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S59" s="4">
         <v>35</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
@@ -4188,54 +4203,54 @@
       <c r="I60" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P60" s="4">
         <v>53.05</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S60" s="4">
         <v>35</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -4249,54 +4264,54 @@
       <c r="I61" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P61" s="4">
         <v>53.05</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S61" s="4">
         <v>35</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -4310,54 +4325,54 @@
       <c r="I62" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P62" s="4">
         <v>53.05</v>
       </c>
       <c r="Q62" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R62" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S62" s="4">
         <v>35</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
@@ -4371,54 +4386,54 @@
       <c r="I63" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N63" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P63" s="4">
         <v>53.05</v>
       </c>
       <c r="Q63" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R63" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S63" s="4">
         <v>35</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
@@ -4432,54 +4447,54 @@
       <c r="I64" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J64" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L64" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M64" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N64" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P64" s="4">
         <v>53.05</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S64" s="4">
         <v>35</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
@@ -4493,54 +4508,54 @@
       <c r="I65" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J65" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K65" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M65" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N65" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O65" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P65" s="4">
         <v>53.05</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S65" s="4">
         <v>35</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
@@ -4554,54 +4569,54 @@
       <c r="I66" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J66" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K66" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M66" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N66" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O66" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P66" s="4">
         <v>53.05</v>
       </c>
       <c r="Q66" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R66" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S66" s="4">
         <v>35</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
@@ -4615,54 +4630,54 @@
       <c r="I67" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J67" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K67" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N67" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P67" s="4">
         <v>53.05</v>
       </c>
       <c r="Q67" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R67" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S67" s="4">
         <v>35</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
@@ -4676,101 +4691,1443 @@
       <c r="I68" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J68" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P68" s="4">
         <v>53.05</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S68" s="4">
         <v>35</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
-      <c r="A69" s="7" t="s">
+      <c r="A69" s="3">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H69" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B69" s="7"/>
-[...22 lines deleted...]
-      <c r="S69" s="8"/>
+      <c r="I69" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O69" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P69" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R69" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S69" s="4">
+        <v>85</v>
+      </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="3">
+        <v>68</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O70" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P70" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q70" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R70" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S70" s="4">
+        <v>85</v>
+      </c>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1"/>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="3">
+        <v>69</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H71" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N71" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O71" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P71" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q71" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R71" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S71" s="4">
+        <v>85</v>
+      </c>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1"/>
+      <c r="V71" s="1"/>
+      <c r="W71" s="1"/>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="3">
+        <v>70</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H72" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I72" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J72" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M72" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N72" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O72" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P72" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q72" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R72" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S72" s="4">
+        <v>85</v>
+      </c>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
+      <c r="V72" s="1"/>
+      <c r="W72" s="1"/>
+    </row>
+    <row r="73" spans="1:23">
+      <c r="A73" s="3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H73" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J73" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N73" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O73" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P73" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q73" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R73" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S73" s="4">
+        <v>85</v>
+      </c>
+      <c r="T73" s="1"/>
+      <c r="U73" s="1"/>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1"/>
+    </row>
+    <row r="74" spans="1:23">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H74" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N74" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O74" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P74" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q74" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R74" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S74" s="4">
+        <v>85</v>
+      </c>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1"/>
+      <c r="V74" s="1"/>
+      <c r="W74" s="1"/>
+    </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N75" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O75" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P75" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q75" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R75" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S75" s="4">
+        <v>85</v>
+      </c>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1"/>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1"/>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H76" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I76" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M76" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O76" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P76" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q76" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R76" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S76" s="4">
+        <v>85</v>
+      </c>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1"/>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1"/>
+    </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="3">
+        <v>75</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H77" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J77" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O77" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P77" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q77" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R77" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S77" s="4">
+        <v>85</v>
+      </c>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1"/>
+    </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="3">
+        <v>76</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H78" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J78" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L78" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M78" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N78" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O78" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P78" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q78" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R78" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S78" s="4">
+        <v>85</v>
+      </c>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1"/>
+    </row>
+    <row r="79" spans="1:23">
+      <c r="A79" s="3">
+        <v>77</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H79" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I79" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J79" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N79" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O79" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P79" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q79" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R79" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S79" s="4">
+        <v>85</v>
+      </c>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1"/>
+      <c r="W79" s="1"/>
+    </row>
+    <row r="80" spans="1:23">
+      <c r="A80" s="3">
+        <v>78</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H80" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I80" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J80" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K80" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L80" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M80" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N80" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O80" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P80" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q80" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R80" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S80" s="4">
+        <v>85</v>
+      </c>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+    </row>
+    <row r="81" spans="1:23">
+      <c r="A81" s="3">
+        <v>79</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H81" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I81" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J81" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L81" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M81" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N81" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O81" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P81" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q81" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R81" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S81" s="4">
+        <v>85</v>
+      </c>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
+    </row>
+    <row r="82" spans="1:23">
+      <c r="A82" s="3">
+        <v>80</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H82" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I82" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J82" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K82" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M82" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N82" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O82" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P82" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q82" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R82" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S82" s="4">
+        <v>85</v>
+      </c>
+      <c r="T82" s="1"/>
+      <c r="U82" s="1"/>
+      <c r="V82" s="1"/>
+      <c r="W82" s="1"/>
+    </row>
+    <row r="83" spans="1:23">
+      <c r="A83" s="3">
+        <v>81</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H83" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I83" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J83" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M83" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N83" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O83" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P83" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q83" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R83" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S83" s="4">
+        <v>85</v>
+      </c>
+      <c r="T83" s="1"/>
+      <c r="U83" s="1"/>
+      <c r="V83" s="1"/>
+      <c r="W83" s="1"/>
+    </row>
+    <row r="84" spans="1:23">
+      <c r="A84" s="3">
+        <v>82</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H84" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J84" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K84" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L84" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M84" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N84" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O84" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P84" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q84" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R84" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S84" s="4">
+        <v>85</v>
+      </c>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+      <c r="V84" s="1"/>
+      <c r="W84" s="1"/>
+    </row>
+    <row r="85" spans="1:23">
+      <c r="A85" s="3">
+        <v>83</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E85" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H85" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J85" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L85" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M85" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N85" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O85" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P85" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q85" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R85" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S85" s="4">
+        <v>85</v>
+      </c>
+      <c r="T85" s="1"/>
+      <c r="U85" s="1"/>
+      <c r="V85" s="1"/>
+      <c r="W85" s="1"/>
+    </row>
+    <row r="86" spans="1:23">
+      <c r="A86" s="3">
+        <v>84</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H86" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J86" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K86" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L86" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M86" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N86" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O86" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P86" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q86" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R86" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S86" s="4">
+        <v>85</v>
+      </c>
+      <c r="T86" s="1"/>
+      <c r="U86" s="1"/>
+      <c r="V86" s="1"/>
+      <c r="W86" s="1"/>
+    </row>
+    <row r="87" spans="1:23">
+      <c r="A87" s="3">
+        <v>85</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H87" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J87" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L87" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M87" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N87" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O87" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P87" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q87" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R87" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S87" s="4">
+        <v>85</v>
+      </c>
+      <c r="T87" s="1"/>
+      <c r="U87" s="1"/>
+      <c r="V87" s="1"/>
+      <c r="W87" s="1"/>
+    </row>
+    <row r="88" spans="1:23">
+      <c r="A88" s="3">
+        <v>86</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H88" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I88" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J88" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K88" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L88" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M88" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N88" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O88" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P88" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q88" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R88" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S88" s="4">
+        <v>85</v>
+      </c>
+      <c r="T88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
+    </row>
+    <row r="89" spans="1:23">
+      <c r="A89" s="3">
+        <v>87</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H89" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I89" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J89" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K89" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L89" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M89" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N89" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O89" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P89" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q89" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R89" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S89" s="4">
+        <v>85</v>
+      </c>
+      <c r="T89" s="1"/>
+      <c r="U89" s="1"/>
+      <c r="V89" s="1"/>
+      <c r="W89" s="1"/>
+    </row>
+    <row r="90" spans="1:23">
+      <c r="A90" s="3">
+        <v>88</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H90" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I90" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J90" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K90" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L90" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M90" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N90" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O90" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P90" s="4">
+        <v>36.59</v>
+      </c>
+      <c r="Q90" s="4">
+        <v>31.01</v>
+      </c>
+      <c r="R90" s="4">
+        <v>84.75</v>
+      </c>
+      <c r="S90" s="4">
+        <v>85</v>
+      </c>
+      <c r="T90" s="1"/>
+      <c r="U90" s="1"/>
+      <c r="V90" s="1"/>
+      <c r="W90" s="1"/>
+    </row>
+    <row r="91" spans="1:23">
+      <c r="A91" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B91" s="7"/>
+      <c r="C91" s="7"/>
+      <c r="D91" s="7"/>
+      <c r="E91" s="11"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="14"/>
+      <c r="I91" s="14"/>
+      <c r="J91" s="14"/>
+      <c r="K91" s="8"/>
+      <c r="L91" s="8"/>
+      <c r="M91" s="8"/>
+      <c r="N91" s="8"/>
+      <c r="O91" s="8">
+        <v>5352.51</v>
+      </c>
+      <c r="P91" s="8">
+        <v>1859.49</v>
+      </c>
+      <c r="Q91" s="8">
+        <v>34.74</v>
+      </c>
+      <c r="R91" s="8"/>
+      <c r="S91" s="8"/>
+      <c r="T91" s="1"/>
+      <c r="U91" s="1"/>
+      <c r="V91" s="1"/>
+      <c r="W91" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A69:N69"/>
+    <mergeCell ref="A91:N91"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>