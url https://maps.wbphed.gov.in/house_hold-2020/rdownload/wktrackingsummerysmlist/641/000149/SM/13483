--- v1 (2026-06-23)
+++ v2 (2026-08-28)
@@ -170,84 +170,84 @@
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
+    <t>Enhancement of the Jalmitra application to facilitate comprehensive functionality assessment of household tap connections, Maintenance, Upgradation &amp; Modification of the Android and Web Module</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000172/2024-2025</t>
+  </si>
+  <si>
+    <t>3012/RS</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
     <t>Comprehensive Proposal for Digital Transformation and Monitoring of Mega Schemes under PHE Department, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000268/2024-2025</t>
   </si>
   <si>
     <t>452/RS</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>28/02/2026</t>
-  </si>
-[...13 lines deleted...]
-    <t>02/05/2025</t>
   </si>
   <si>
     <t>Upkeepment and Management of WB-JJM Applications and Dashboards through suitable Data Integration, Visualization and Customized Data Analysis</t>
   </si>
   <si>
     <t>ORD/000319/2024-2025</t>
   </si>
   <si>
     <t>303/RS</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2065,60 +2065,60 @@
       <c r="H25" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P25" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S25" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
@@ -2126,60 +2126,60 @@
       <c r="H26" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P26" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S26" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
@@ -2187,60 +2187,60 @@
       <c r="H27" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P27" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S27" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
@@ -2248,60 +2248,60 @@
       <c r="H28" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P28" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S28" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
@@ -2309,60 +2309,60 @@
       <c r="H29" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P29" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S29" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
@@ -2370,60 +2370,60 @@
       <c r="H30" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P30" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S30" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
@@ -2431,60 +2431,60 @@
       <c r="H31" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P31" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S31" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
@@ -2492,60 +2492,60 @@
       <c r="H32" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P32" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S32" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
@@ -2553,60 +2553,60 @@
       <c r="H33" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P33" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S33" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
@@ -2614,60 +2614,60 @@
       <c r="H34" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P34" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S34" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
@@ -2675,60 +2675,60 @@
       <c r="H35" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P35" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S35" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
@@ -2736,60 +2736,60 @@
       <c r="H36" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P36" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S36" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
@@ -2797,60 +2797,60 @@
       <c r="H37" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P37" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S37" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
@@ -2858,60 +2858,60 @@
       <c r="H38" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P38" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S38" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
@@ -2919,60 +2919,60 @@
       <c r="H39" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P39" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S39" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
@@ -2980,60 +2980,60 @@
       <c r="H40" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P40" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S40" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
@@ -3041,60 +3041,60 @@
       <c r="H41" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P41" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S41" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
@@ -3102,60 +3102,60 @@
       <c r="H42" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P42" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S42" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
@@ -3163,60 +3163,60 @@
       <c r="H43" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P43" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S43" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
@@ -3224,60 +3224,60 @@
       <c r="H44" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P44" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S44" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
@@ -3285,60 +3285,60 @@
       <c r="H45" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P45" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S45" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
@@ -3346,60 +3346,60 @@
       <c r="H46" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P46" s="4">
-        <v>70.1</v>
+        <v>53.05</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>44.38</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>83.66</v>
       </c>
       <c r="S46" s="4">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
@@ -3407,60 +3407,60 @@
       <c r="H47" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P47" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q47" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R47" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
@@ -3468,60 +3468,60 @@
       <c r="H48" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P48" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q48" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R48" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
@@ -3529,60 +3529,60 @@
       <c r="H49" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P49" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q49" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R49" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
@@ -3590,60 +3590,60 @@
       <c r="H50" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P50" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q50" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R50" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
@@ -3651,60 +3651,60 @@
       <c r="H51" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P51" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q51" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R51" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
@@ -3712,60 +3712,60 @@
       <c r="H52" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P52" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q52" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R52" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
@@ -3773,60 +3773,60 @@
       <c r="H53" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P53" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q53" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R53" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
@@ -3834,60 +3834,60 @@
       <c r="H54" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P54" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q54" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R54" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
@@ -3895,60 +3895,60 @@
       <c r="H55" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P55" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q55" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R55" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
@@ -3956,60 +3956,60 @@
       <c r="H56" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P56" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q56" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R56" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
@@ -4017,60 +4017,60 @@
       <c r="H57" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P57" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q57" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R57" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
@@ -4078,60 +4078,60 @@
       <c r="H58" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K58" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P58" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q58" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R58" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
@@ -4139,60 +4139,60 @@
       <c r="H59" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K59" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P59" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q59" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R59" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
@@ -4200,60 +4200,60 @@
       <c r="H60" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I60" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P60" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q60" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R60" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S60" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
@@ -4261,60 +4261,60 @@
       <c r="H61" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P61" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q61" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R61" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
@@ -4322,60 +4322,60 @@
       <c r="H62" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I62" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P62" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q62" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R62" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S62" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
@@ -4383,60 +4383,60 @@
       <c r="H63" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N63" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P63" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q63" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R63" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S63" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
@@ -4444,60 +4444,60 @@
       <c r="H64" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I64" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J64" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L64" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M64" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N64" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P64" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q64" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R64" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S64" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
@@ -4505,60 +4505,60 @@
       <c r="H65" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J65" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K65" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M65" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N65" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O65" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P65" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q65" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R65" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S65" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
@@ -4566,60 +4566,60 @@
       <c r="H66" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I66" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J66" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K66" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M66" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N66" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O66" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P66" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q66" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R66" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S66" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
@@ -4627,60 +4627,60 @@
       <c r="H67" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I67" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J67" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K67" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N67" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P67" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q67" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R67" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
@@ -4688,60 +4688,60 @@
       <c r="H68" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I68" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J68" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K68" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P68" s="4">
-        <v>53.05</v>
+        <v>70.1</v>
       </c>
       <c r="Q68" s="4">
-        <v>44.38</v>
+        <v>0</v>
       </c>
       <c r="R68" s="4">
-        <v>83.66</v>
+        <v>0</v>
       </c>
       <c r="S68" s="4">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>