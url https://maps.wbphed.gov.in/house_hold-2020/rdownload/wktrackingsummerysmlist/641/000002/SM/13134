--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -584,93 +584,117 @@
   <si>
     <t>Drinking water sample collection Charge related to Water Quality Monitoring &amp; Surveillance Programme under Jal Jeevan Mission under Nadia Division, P.H.E. Dte. on contractual Basis w.e.f. 01-09-2023 TO 31-08-2024.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000382/2023-2024</t>
   </si>
   <si>
     <t>3842/ND</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>Continuation work order for Collection of Drinking Water Samples through facilitator &amp; uploading charges of field data related to Water Quality Monitoring &amp; Surveillance under JJM (For 12 Months)</t>
+    <t>Collection of Drinking Water Samples through facilitator &amp; uploading charges of field data related to Water Quality Monitoring &amp; Surveillance under JJM (For 12 Months)</t>
   </si>
   <si>
-    <t>ORD/000761/2024-2025</t>
+    <t>Junior Engineer</t>
   </si>
   <si>
-    <t>3295/TD</t>
+    <t>ORD/000656/2023-2024</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>2621/TD</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>10/10/2024</t>
   </si>
   <si>
     <t>CHANDA AGENCIES</t>
   </si>
   <si>
-    <t>RCFA Division -I</t>
+    <t>Howrah Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Water Sample Collection Charge at 10 nos G.P. under Jamuria Block (where facilitators are unavailable / inactive) related to water quality Monitoring &amp; Surveillance under JJM under RCFA Division-I PHE Dte. (w.e.f. 01.04.2025 to 31.12.2025)</t>
+    <t>Drinking Water sample collection charges related to Water Quality Monitoring Surveillance Programme under JJM for Howrah Distric under Howrah division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 4</t>
+    <t>AE HQ</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
+    <t>je_blk_ballyjag_how,Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000008/2025-2026</t>
+    <t>ORD/000287/2023-2024</t>
   </si>
   <si>
-    <t>588/RCD-I</t>
+    <t>3963/HD</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>03/11/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>02/11/2024</t>
   </si>
   <si>
-    <t>MUKHERJEE TRADERS</t>
+    <t>ADITYA HAZRA</t>
+  </si>
+  <si>
+    <t>Jalpaiguri Division</t>
+  </si>
+  <si>
+    <t>Collection of water samples (by engaging agency) from different sources from 9 blocks of Jalpaiguri District for Testing at 3 nos of PHED managed laboratory and 1 NGO managed laboratory under Jalpaiguri Division PHE.Dte. Jalpaiguri for period of Twelve months.</t>
+  </si>
+  <si>
+    <t>ORD/000689/2023-2024</t>
+  </si>
+  <si>
+    <t>149/RWS</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>B.M CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1059,62 +1083,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W707"/>
+  <dimension ref="A1:W729"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -39345,2661 +39369,4091 @@
       <c r="W662" s="1"/>
     </row>
     <row r="663" spans="1:23">
       <c r="A663" s="3">
         <v>661</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C663" s="3"/>
       <c r="D663" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E663" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F663" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G663" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H663" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I663" s="13"/>
-      <c r="J663" s="13"/>
+      <c r="I663" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J663" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K663" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L663" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M663" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N663" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O663" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P663" s="4">
         <v>32.66</v>
       </c>
       <c r="Q663" s="4">
         <v>0</v>
       </c>
       <c r="R663" s="4">
         <v>0</v>
       </c>
       <c r="S663" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T663" s="1"/>
       <c r="U663" s="1"/>
       <c r="V663" s="1"/>
       <c r="W663" s="1"/>
     </row>
     <row r="664" spans="1:23">
       <c r="A664" s="3">
         <v>662</v>
       </c>
       <c r="B664" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C664" s="3"/>
       <c r="D664" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E664" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F664" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G664" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H664" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I664" s="13"/>
-      <c r="J664" s="13"/>
+      <c r="I664" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J664" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K664" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L664" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M664" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N664" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O664" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P664" s="4">
         <v>32.66</v>
       </c>
       <c r="Q664" s="4">
         <v>0</v>
       </c>
       <c r="R664" s="4">
         <v>0</v>
       </c>
       <c r="S664" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T664" s="1"/>
       <c r="U664" s="1"/>
       <c r="V664" s="1"/>
       <c r="W664" s="1"/>
     </row>
     <row r="665" spans="1:23">
       <c r="A665" s="3">
         <v>663</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C665" s="3"/>
       <c r="D665" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E665" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F665" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G665" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H665" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I665" s="13"/>
-      <c r="J665" s="13"/>
+      <c r="I665" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J665" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K665" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L665" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M665" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N665" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O665" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P665" s="4">
         <v>32.66</v>
       </c>
       <c r="Q665" s="4">
         <v>0</v>
       </c>
       <c r="R665" s="4">
         <v>0</v>
       </c>
       <c r="S665" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T665" s="1"/>
       <c r="U665" s="1"/>
       <c r="V665" s="1"/>
       <c r="W665" s="1"/>
     </row>
     <row r="666" spans="1:23">
       <c r="A666" s="3">
         <v>664</v>
       </c>
       <c r="B666" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C666" s="3"/>
       <c r="D666" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E666" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F666" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G666" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H666" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I666" s="13"/>
-      <c r="J666" s="13"/>
+      <c r="I666" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J666" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K666" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L666" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M666" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N666" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O666" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P666" s="4">
         <v>32.66</v>
       </c>
       <c r="Q666" s="4">
         <v>0</v>
       </c>
       <c r="R666" s="4">
         <v>0</v>
       </c>
       <c r="S666" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T666" s="1"/>
       <c r="U666" s="1"/>
       <c r="V666" s="1"/>
       <c r="W666" s="1"/>
     </row>
     <row r="667" spans="1:23">
       <c r="A667" s="3">
         <v>665</v>
       </c>
       <c r="B667" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C667" s="3"/>
       <c r="D667" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E667" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F667" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G667" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H667" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I667" s="13"/>
-      <c r="J667" s="13"/>
+      <c r="I667" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J667" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K667" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L667" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M667" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N667" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O667" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P667" s="4">
         <v>32.66</v>
       </c>
       <c r="Q667" s="4">
         <v>0</v>
       </c>
       <c r="R667" s="4">
         <v>0</v>
       </c>
       <c r="S667" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T667" s="1"/>
       <c r="U667" s="1"/>
       <c r="V667" s="1"/>
       <c r="W667" s="1"/>
     </row>
     <row r="668" spans="1:23">
       <c r="A668" s="3">
         <v>666</v>
       </c>
       <c r="B668" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C668" s="3"/>
       <c r="D668" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E668" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F668" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G668" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H668" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I668" s="13"/>
-      <c r="J668" s="13"/>
+      <c r="I668" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J668" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K668" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L668" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M668" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N668" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O668" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P668" s="4">
         <v>32.66</v>
       </c>
       <c r="Q668" s="4">
         <v>0</v>
       </c>
       <c r="R668" s="4">
         <v>0</v>
       </c>
       <c r="S668" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T668" s="1"/>
       <c r="U668" s="1"/>
       <c r="V668" s="1"/>
       <c r="W668" s="1"/>
     </row>
     <row r="669" spans="1:23">
       <c r="A669" s="3">
         <v>667</v>
       </c>
       <c r="B669" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C669" s="3"/>
       <c r="D669" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E669" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F669" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G669" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H669" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I669" s="13"/>
-      <c r="J669" s="13"/>
+      <c r="I669" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J669" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K669" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L669" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M669" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N669" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O669" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P669" s="4">
         <v>32.66</v>
       </c>
       <c r="Q669" s="4">
         <v>0</v>
       </c>
       <c r="R669" s="4">
         <v>0</v>
       </c>
       <c r="S669" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T669" s="1"/>
       <c r="U669" s="1"/>
       <c r="V669" s="1"/>
       <c r="W669" s="1"/>
     </row>
     <row r="670" spans="1:23">
       <c r="A670" s="3">
         <v>668</v>
       </c>
       <c r="B670" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C670" s="3"/>
       <c r="D670" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E670" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F670" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G670" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H670" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I670" s="13"/>
-      <c r="J670" s="13"/>
+      <c r="I670" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J670" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K670" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L670" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M670" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N670" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O670" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P670" s="4">
         <v>32.66</v>
       </c>
       <c r="Q670" s="4">
         <v>0</v>
       </c>
       <c r="R670" s="4">
         <v>0</v>
       </c>
       <c r="S670" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T670" s="1"/>
       <c r="U670" s="1"/>
       <c r="V670" s="1"/>
       <c r="W670" s="1"/>
     </row>
     <row r="671" spans="1:23">
       <c r="A671" s="3">
         <v>669</v>
       </c>
       <c r="B671" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C671" s="3"/>
       <c r="D671" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E671" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F671" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G671" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H671" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I671" s="13"/>
-      <c r="J671" s="13"/>
+      <c r="I671" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J671" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K671" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L671" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M671" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N671" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O671" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P671" s="4">
         <v>32.66</v>
       </c>
       <c r="Q671" s="4">
         <v>0</v>
       </c>
       <c r="R671" s="4">
         <v>0</v>
       </c>
       <c r="S671" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T671" s="1"/>
       <c r="U671" s="1"/>
       <c r="V671" s="1"/>
       <c r="W671" s="1"/>
     </row>
     <row r="672" spans="1:23">
       <c r="A672" s="3">
         <v>670</v>
       </c>
       <c r="B672" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C672" s="3"/>
       <c r="D672" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E672" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F672" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G672" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H672" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I672" s="13"/>
-      <c r="J672" s="13"/>
+      <c r="I672" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J672" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K672" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L672" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M672" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N672" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O672" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P672" s="4">
         <v>32.66</v>
       </c>
       <c r="Q672" s="4">
         <v>0</v>
       </c>
       <c r="R672" s="4">
         <v>0</v>
       </c>
       <c r="S672" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T672" s="1"/>
       <c r="U672" s="1"/>
       <c r="V672" s="1"/>
       <c r="W672" s="1"/>
     </row>
     <row r="673" spans="1:23">
       <c r="A673" s="3">
         <v>671</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C673" s="3"/>
       <c r="D673" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E673" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F673" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G673" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H673" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I673" s="13"/>
-      <c r="J673" s="13"/>
+      <c r="I673" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J673" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K673" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L673" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M673" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N673" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O673" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P673" s="4">
         <v>32.66</v>
       </c>
       <c r="Q673" s="4">
         <v>0</v>
       </c>
       <c r="R673" s="4">
         <v>0</v>
       </c>
       <c r="S673" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T673" s="1"/>
       <c r="U673" s="1"/>
       <c r="V673" s="1"/>
       <c r="W673" s="1"/>
     </row>
     <row r="674" spans="1:23">
       <c r="A674" s="3">
         <v>672</v>
       </c>
       <c r="B674" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C674" s="3"/>
       <c r="D674" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E674" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F674" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G674" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H674" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I674" s="13"/>
-      <c r="J674" s="13"/>
+      <c r="I674" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J674" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K674" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L674" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M674" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N674" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O674" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P674" s="4">
         <v>32.66</v>
       </c>
       <c r="Q674" s="4">
         <v>0</v>
       </c>
       <c r="R674" s="4">
         <v>0</v>
       </c>
       <c r="S674" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T674" s="1"/>
       <c r="U674" s="1"/>
       <c r="V674" s="1"/>
       <c r="W674" s="1"/>
     </row>
     <row r="675" spans="1:23">
       <c r="A675" s="3">
         <v>673</v>
       </c>
       <c r="B675" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C675" s="3"/>
       <c r="D675" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E675" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F675" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G675" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H675" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I675" s="13"/>
-      <c r="J675" s="13"/>
+      <c r="I675" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J675" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K675" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L675" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M675" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N675" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O675" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P675" s="4">
         <v>32.66</v>
       </c>
       <c r="Q675" s="4">
         <v>0</v>
       </c>
       <c r="R675" s="4">
         <v>0</v>
       </c>
       <c r="S675" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T675" s="1"/>
       <c r="U675" s="1"/>
       <c r="V675" s="1"/>
       <c r="W675" s="1"/>
     </row>
     <row r="676" spans="1:23">
       <c r="A676" s="3">
         <v>674</v>
       </c>
       <c r="B676" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C676" s="3"/>
       <c r="D676" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E676" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F676" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G676" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H676" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I676" s="13"/>
-      <c r="J676" s="13"/>
+      <c r="I676" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J676" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K676" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L676" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M676" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N676" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O676" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P676" s="4">
         <v>32.66</v>
       </c>
       <c r="Q676" s="4">
         <v>0</v>
       </c>
       <c r="R676" s="4">
         <v>0</v>
       </c>
       <c r="S676" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T676" s="1"/>
       <c r="U676" s="1"/>
       <c r="V676" s="1"/>
       <c r="W676" s="1"/>
     </row>
     <row r="677" spans="1:23">
       <c r="A677" s="3">
         <v>675</v>
       </c>
       <c r="B677" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C677" s="3"/>
       <c r="D677" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E677" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F677" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G677" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H677" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I677" s="13"/>
-      <c r="J677" s="13"/>
+      <c r="I677" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J677" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K677" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L677" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M677" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N677" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O677" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P677" s="4">
         <v>32.66</v>
       </c>
       <c r="Q677" s="4">
         <v>0</v>
       </c>
       <c r="R677" s="4">
         <v>0</v>
       </c>
       <c r="S677" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T677" s="1"/>
       <c r="U677" s="1"/>
       <c r="V677" s="1"/>
       <c r="W677" s="1"/>
     </row>
     <row r="678" spans="1:23">
       <c r="A678" s="3">
         <v>676</v>
       </c>
       <c r="B678" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C678" s="3"/>
       <c r="D678" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E678" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F678" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G678" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H678" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I678" s="13"/>
-      <c r="J678" s="13"/>
+      <c r="I678" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J678" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K678" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L678" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M678" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N678" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O678" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P678" s="4">
         <v>32.66</v>
       </c>
       <c r="Q678" s="4">
         <v>0</v>
       </c>
       <c r="R678" s="4">
         <v>0</v>
       </c>
       <c r="S678" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T678" s="1"/>
       <c r="U678" s="1"/>
       <c r="V678" s="1"/>
       <c r="W678" s="1"/>
     </row>
     <row r="679" spans="1:23">
       <c r="A679" s="3">
         <v>677</v>
       </c>
       <c r="B679" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C679" s="3"/>
       <c r="D679" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E679" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F679" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G679" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H679" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I679" s="13"/>
-      <c r="J679" s="13"/>
+      <c r="I679" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J679" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K679" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L679" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M679" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N679" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O679" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P679" s="4">
         <v>32.66</v>
       </c>
       <c r="Q679" s="4">
         <v>0</v>
       </c>
       <c r="R679" s="4">
         <v>0</v>
       </c>
       <c r="S679" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T679" s="1"/>
       <c r="U679" s="1"/>
       <c r="V679" s="1"/>
       <c r="W679" s="1"/>
     </row>
     <row r="680" spans="1:23">
       <c r="A680" s="3">
         <v>678</v>
       </c>
       <c r="B680" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C680" s="3"/>
       <c r="D680" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E680" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F680" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G680" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H680" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I680" s="13"/>
-      <c r="J680" s="13"/>
+      <c r="I680" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J680" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K680" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L680" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M680" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N680" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O680" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P680" s="4">
         <v>32.66</v>
       </c>
       <c r="Q680" s="4">
         <v>0</v>
       </c>
       <c r="R680" s="4">
         <v>0</v>
       </c>
       <c r="S680" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T680" s="1"/>
       <c r="U680" s="1"/>
       <c r="V680" s="1"/>
       <c r="W680" s="1"/>
     </row>
     <row r="681" spans="1:23">
       <c r="A681" s="3">
         <v>679</v>
       </c>
       <c r="B681" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C681" s="3"/>
       <c r="D681" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E681" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F681" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G681" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H681" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I681" s="13"/>
-      <c r="J681" s="13"/>
+      <c r="I681" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J681" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K681" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L681" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M681" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N681" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O681" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P681" s="4">
         <v>32.66</v>
       </c>
       <c r="Q681" s="4">
         <v>0</v>
       </c>
       <c r="R681" s="4">
         <v>0</v>
       </c>
       <c r="S681" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T681" s="1"/>
       <c r="U681" s="1"/>
       <c r="V681" s="1"/>
       <c r="W681" s="1"/>
     </row>
     <row r="682" spans="1:23">
       <c r="A682" s="3">
         <v>680</v>
       </c>
       <c r="B682" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C682" s="3"/>
       <c r="D682" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E682" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F682" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G682" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H682" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I682" s="13"/>
-      <c r="J682" s="13"/>
+      <c r="I682" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J682" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K682" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L682" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M682" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N682" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O682" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P682" s="4">
         <v>32.66</v>
       </c>
       <c r="Q682" s="4">
         <v>0</v>
       </c>
       <c r="R682" s="4">
         <v>0</v>
       </c>
       <c r="S682" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T682" s="1"/>
       <c r="U682" s="1"/>
       <c r="V682" s="1"/>
       <c r="W682" s="1"/>
     </row>
     <row r="683" spans="1:23">
       <c r="A683" s="3">
         <v>681</v>
       </c>
       <c r="B683" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C683" s="3"/>
       <c r="D683" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E683" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F683" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G683" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H683" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I683" s="13"/>
-      <c r="J683" s="13"/>
+      <c r="I683" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J683" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K683" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L683" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M683" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N683" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O683" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P683" s="4">
         <v>32.66</v>
       </c>
       <c r="Q683" s="4">
         <v>0</v>
       </c>
       <c r="R683" s="4">
         <v>0</v>
       </c>
       <c r="S683" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T683" s="1"/>
       <c r="U683" s="1"/>
       <c r="V683" s="1"/>
       <c r="W683" s="1"/>
     </row>
     <row r="684" spans="1:23">
       <c r="A684" s="3">
         <v>682</v>
       </c>
       <c r="B684" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C684" s="3"/>
       <c r="D684" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E684" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F684" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G684" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H684" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="I684" s="13"/>
-      <c r="J684" s="13"/>
+      <c r="I684" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J684" s="13" t="s">
+        <v>191</v>
+      </c>
       <c r="K684" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L684" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M684" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N684" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O684" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P684" s="4">
         <v>32.66</v>
       </c>
       <c r="Q684" s="4">
         <v>0</v>
       </c>
       <c r="R684" s="4">
         <v>0</v>
       </c>
       <c r="S684" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T684" s="1"/>
       <c r="U684" s="1"/>
       <c r="V684" s="1"/>
       <c r="W684" s="1"/>
     </row>
     <row r="685" spans="1:23">
       <c r="A685" s="3">
         <v>683</v>
       </c>
       <c r="B685" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C685" s="3"/>
       <c r="D685" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E685" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F685" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G685" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H685" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I685" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J685" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K685" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L685" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M685" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N685" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O685" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P685" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q685" s="4">
         <v>0</v>
       </c>
       <c r="R685" s="4">
         <v>0</v>
       </c>
       <c r="S685" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T685" s="1"/>
       <c r="U685" s="1"/>
       <c r="V685" s="1"/>
       <c r="W685" s="1"/>
     </row>
     <row r="686" spans="1:23">
       <c r="A686" s="3">
         <v>684</v>
       </c>
       <c r="B686" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C686" s="3"/>
       <c r="D686" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E686" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F686" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G686" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H686" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I686" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J686" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K686" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L686" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M686" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N686" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O686" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P686" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q686" s="4">
         <v>0</v>
       </c>
       <c r="R686" s="4">
         <v>0</v>
       </c>
       <c r="S686" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T686" s="1"/>
       <c r="U686" s="1"/>
       <c r="V686" s="1"/>
       <c r="W686" s="1"/>
     </row>
     <row r="687" spans="1:23">
       <c r="A687" s="3">
         <v>685</v>
       </c>
       <c r="B687" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C687" s="3"/>
       <c r="D687" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E687" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F687" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G687" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H687" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I687" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J687" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K687" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L687" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M687" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N687" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O687" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P687" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q687" s="4">
         <v>0</v>
       </c>
       <c r="R687" s="4">
         <v>0</v>
       </c>
       <c r="S687" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T687" s="1"/>
       <c r="U687" s="1"/>
       <c r="V687" s="1"/>
       <c r="W687" s="1"/>
     </row>
     <row r="688" spans="1:23">
       <c r="A688" s="3">
         <v>686</v>
       </c>
       <c r="B688" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C688" s="3"/>
       <c r="D688" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E688" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F688" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G688" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H688" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I688" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J688" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K688" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L688" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M688" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N688" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O688" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P688" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q688" s="4">
         <v>0</v>
       </c>
       <c r="R688" s="4">
         <v>0</v>
       </c>
       <c r="S688" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T688" s="1"/>
       <c r="U688" s="1"/>
       <c r="V688" s="1"/>
       <c r="W688" s="1"/>
     </row>
     <row r="689" spans="1:23">
       <c r="A689" s="3">
         <v>687</v>
       </c>
       <c r="B689" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C689" s="3"/>
       <c r="D689" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E689" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F689" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G689" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H689" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I689" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J689" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K689" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L689" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M689" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N689" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O689" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P689" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q689" s="4">
         <v>0</v>
       </c>
       <c r="R689" s="4">
         <v>0</v>
       </c>
       <c r="S689" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T689" s="1"/>
       <c r="U689" s="1"/>
       <c r="V689" s="1"/>
       <c r="W689" s="1"/>
     </row>
     <row r="690" spans="1:23">
       <c r="A690" s="3">
         <v>688</v>
       </c>
       <c r="B690" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C690" s="3"/>
       <c r="D690" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E690" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F690" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G690" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H690" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I690" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J690" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K690" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L690" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M690" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N690" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O690" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P690" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q690" s="4">
         <v>0</v>
       </c>
       <c r="R690" s="4">
         <v>0</v>
       </c>
       <c r="S690" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T690" s="1"/>
       <c r="U690" s="1"/>
       <c r="V690" s="1"/>
       <c r="W690" s="1"/>
     </row>
     <row r="691" spans="1:23">
       <c r="A691" s="3">
         <v>689</v>
       </c>
       <c r="B691" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C691" s="3"/>
       <c r="D691" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E691" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F691" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G691" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H691" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I691" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J691" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K691" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L691" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M691" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N691" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O691" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P691" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q691" s="4">
         <v>0</v>
       </c>
       <c r="R691" s="4">
         <v>0</v>
       </c>
       <c r="S691" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T691" s="1"/>
       <c r="U691" s="1"/>
       <c r="V691" s="1"/>
       <c r="W691" s="1"/>
     </row>
     <row r="692" spans="1:23">
       <c r="A692" s="3">
         <v>690</v>
       </c>
       <c r="B692" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C692" s="3"/>
       <c r="D692" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E692" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F692" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G692" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H692" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I692" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J692" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K692" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L692" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M692" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N692" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O692" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P692" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q692" s="4">
         <v>0</v>
       </c>
       <c r="R692" s="4">
         <v>0</v>
       </c>
       <c r="S692" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T692" s="1"/>
       <c r="U692" s="1"/>
       <c r="V692" s="1"/>
       <c r="W692" s="1"/>
     </row>
     <row r="693" spans="1:23">
       <c r="A693" s="3">
         <v>691</v>
       </c>
       <c r="B693" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C693" s="3"/>
       <c r="D693" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E693" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F693" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G693" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H693" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I693" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J693" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K693" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L693" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M693" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N693" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O693" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P693" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q693" s="4">
         <v>0</v>
       </c>
       <c r="R693" s="4">
         <v>0</v>
       </c>
       <c r="S693" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T693" s="1"/>
       <c r="U693" s="1"/>
       <c r="V693" s="1"/>
       <c r="W693" s="1"/>
     </row>
     <row r="694" spans="1:23">
       <c r="A694" s="3">
         <v>692</v>
       </c>
       <c r="B694" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C694" s="3"/>
       <c r="D694" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E694" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F694" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G694" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H694" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I694" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J694" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K694" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L694" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M694" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N694" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O694" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P694" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q694" s="4">
         <v>0</v>
       </c>
       <c r="R694" s="4">
         <v>0</v>
       </c>
       <c r="S694" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T694" s="1"/>
       <c r="U694" s="1"/>
       <c r="V694" s="1"/>
       <c r="W694" s="1"/>
     </row>
     <row r="695" spans="1:23">
       <c r="A695" s="3">
         <v>693</v>
       </c>
       <c r="B695" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C695" s="3"/>
       <c r="D695" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E695" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F695" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G695" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H695" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I695" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J695" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K695" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L695" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M695" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N695" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O695" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P695" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q695" s="4">
         <v>0</v>
       </c>
       <c r="R695" s="4">
         <v>0</v>
       </c>
       <c r="S695" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T695" s="1"/>
       <c r="U695" s="1"/>
       <c r="V695" s="1"/>
       <c r="W695" s="1"/>
     </row>
     <row r="696" spans="1:23">
       <c r="A696" s="3">
         <v>694</v>
       </c>
       <c r="B696" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C696" s="3"/>
       <c r="D696" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E696" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F696" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G696" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H696" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I696" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J696" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K696" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L696" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M696" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N696" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O696" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P696" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q696" s="4">
         <v>0</v>
       </c>
       <c r="R696" s="4">
         <v>0</v>
       </c>
       <c r="S696" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T696" s="1"/>
       <c r="U696" s="1"/>
       <c r="V696" s="1"/>
       <c r="W696" s="1"/>
     </row>
     <row r="697" spans="1:23">
       <c r="A697" s="3">
         <v>695</v>
       </c>
       <c r="B697" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C697" s="3"/>
       <c r="D697" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E697" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F697" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G697" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H697" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I697" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J697" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K697" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L697" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M697" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N697" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O697" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P697" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q697" s="4">
         <v>0</v>
       </c>
       <c r="R697" s="4">
         <v>0</v>
       </c>
       <c r="S697" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T697" s="1"/>
       <c r="U697" s="1"/>
       <c r="V697" s="1"/>
       <c r="W697" s="1"/>
     </row>
     <row r="698" spans="1:23">
       <c r="A698" s="3">
         <v>696</v>
       </c>
       <c r="B698" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C698" s="3"/>
       <c r="D698" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E698" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F698" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G698" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H698" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I698" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J698" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K698" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L698" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M698" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N698" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O698" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P698" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q698" s="4">
         <v>0</v>
       </c>
       <c r="R698" s="4">
         <v>0</v>
       </c>
       <c r="S698" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T698" s="1"/>
       <c r="U698" s="1"/>
       <c r="V698" s="1"/>
       <c r="W698" s="1"/>
     </row>
     <row r="699" spans="1:23">
       <c r="A699" s="3">
         <v>697</v>
       </c>
       <c r="B699" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C699" s="3"/>
       <c r="D699" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E699" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F699" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G699" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H699" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I699" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J699" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K699" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L699" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M699" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N699" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O699" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P699" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q699" s="4">
         <v>0</v>
       </c>
       <c r="R699" s="4">
         <v>0</v>
       </c>
       <c r="S699" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T699" s="1"/>
       <c r="U699" s="1"/>
       <c r="V699" s="1"/>
       <c r="W699" s="1"/>
     </row>
     <row r="700" spans="1:23">
       <c r="A700" s="3">
         <v>698</v>
       </c>
       <c r="B700" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C700" s="3"/>
       <c r="D700" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E700" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F700" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G700" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H700" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I700" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J700" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K700" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L700" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M700" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N700" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O700" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P700" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q700" s="4">
         <v>0</v>
       </c>
       <c r="R700" s="4">
         <v>0</v>
       </c>
       <c r="S700" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T700" s="1"/>
       <c r="U700" s="1"/>
       <c r="V700" s="1"/>
       <c r="W700" s="1"/>
     </row>
     <row r="701" spans="1:23">
       <c r="A701" s="3">
         <v>699</v>
       </c>
       <c r="B701" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C701" s="3"/>
       <c r="D701" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E701" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F701" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G701" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H701" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I701" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J701" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K701" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L701" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M701" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N701" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O701" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P701" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q701" s="4">
         <v>0</v>
       </c>
       <c r="R701" s="4">
         <v>0</v>
       </c>
       <c r="S701" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T701" s="1"/>
       <c r="U701" s="1"/>
       <c r="V701" s="1"/>
       <c r="W701" s="1"/>
     </row>
     <row r="702" spans="1:23">
       <c r="A702" s="3">
         <v>700</v>
       </c>
       <c r="B702" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C702" s="3"/>
       <c r="D702" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E702" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F702" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G702" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H702" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I702" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J702" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K702" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L702" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M702" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N702" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O702" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P702" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q702" s="4">
         <v>0</v>
       </c>
       <c r="R702" s="4">
         <v>0</v>
       </c>
       <c r="S702" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T702" s="1"/>
       <c r="U702" s="1"/>
       <c r="V702" s="1"/>
       <c r="W702" s="1"/>
     </row>
     <row r="703" spans="1:23">
       <c r="A703" s="3">
         <v>701</v>
       </c>
       <c r="B703" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C703" s="3"/>
       <c r="D703" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E703" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F703" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G703" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H703" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I703" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J703" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K703" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L703" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M703" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N703" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O703" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P703" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q703" s="4">
         <v>0</v>
       </c>
       <c r="R703" s="4">
         <v>0</v>
       </c>
       <c r="S703" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T703" s="1"/>
       <c r="U703" s="1"/>
       <c r="V703" s="1"/>
       <c r="W703" s="1"/>
     </row>
     <row r="704" spans="1:23">
       <c r="A704" s="3">
         <v>702</v>
       </c>
       <c r="B704" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C704" s="3"/>
       <c r="D704" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E704" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F704" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G704" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H704" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I704" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J704" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K704" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L704" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M704" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N704" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O704" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P704" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q704" s="4">
         <v>0</v>
       </c>
       <c r="R704" s="4">
         <v>0</v>
       </c>
       <c r="S704" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T704" s="1"/>
       <c r="U704" s="1"/>
       <c r="V704" s="1"/>
       <c r="W704" s="1"/>
     </row>
     <row r="705" spans="1:23">
       <c r="A705" s="3">
         <v>703</v>
       </c>
       <c r="B705" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C705" s="3"/>
       <c r="D705" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E705" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F705" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G705" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H705" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I705" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J705" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K705" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L705" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M705" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N705" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O705" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P705" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q705" s="4">
         <v>0</v>
       </c>
       <c r="R705" s="4">
         <v>0</v>
       </c>
       <c r="S705" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T705" s="1"/>
       <c r="U705" s="1"/>
       <c r="V705" s="1"/>
       <c r="W705" s="1"/>
     </row>
     <row r="706" spans="1:23">
       <c r="A706" s="3">
         <v>704</v>
       </c>
       <c r="B706" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C706" s="3"/>
       <c r="D706" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E706" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F706" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G706" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H706" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I706" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J706" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K706" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L706" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M706" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N706" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O706" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P706" s="4">
-        <v>3.54</v>
+        <v>44.6</v>
       </c>
       <c r="Q706" s="4">
         <v>0</v>
       </c>
       <c r="R706" s="4">
         <v>0</v>
       </c>
       <c r="S706" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T706" s="1"/>
       <c r="U706" s="1"/>
       <c r="V706" s="1"/>
       <c r="W706" s="1"/>
     </row>
     <row r="707" spans="1:23">
-      <c r="A707" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S707" s="8"/>
+      <c r="A707" s="3">
+        <v>705</v>
+      </c>
+      <c r="B707" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C707" s="3"/>
+      <c r="D707" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E707" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F707" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G707" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H707" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I707" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J707" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K707" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L707" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M707" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N707" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O707" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P707" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q707" s="4">
+        <v>0</v>
+      </c>
+      <c r="R707" s="4">
+        <v>0</v>
+      </c>
+      <c r="S707" s="4">
+        <v>100</v>
+      </c>
       <c r="T707" s="1"/>
       <c r="U707" s="1"/>
       <c r="V707" s="1"/>
       <c r="W707" s="1"/>
     </row>
+    <row r="708" spans="1:23">
+      <c r="A708" s="3">
+        <v>706</v>
+      </c>
+      <c r="B708" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C708" s="3"/>
+      <c r="D708" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E708" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F708" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G708" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H708" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I708" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J708" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K708" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L708" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M708" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N708" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O708" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P708" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q708" s="4">
+        <v>0</v>
+      </c>
+      <c r="R708" s="4">
+        <v>0</v>
+      </c>
+      <c r="S708" s="4">
+        <v>100</v>
+      </c>
+      <c r="T708" s="1"/>
+      <c r="U708" s="1"/>
+      <c r="V708" s="1"/>
+      <c r="W708" s="1"/>
+    </row>
+    <row r="709" spans="1:23">
+      <c r="A709" s="3">
+        <v>707</v>
+      </c>
+      <c r="B709" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C709" s="3"/>
+      <c r="D709" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E709" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F709" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G709" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H709" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I709" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J709" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K709" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L709" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M709" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N709" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O709" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P709" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q709" s="4">
+        <v>0</v>
+      </c>
+      <c r="R709" s="4">
+        <v>0</v>
+      </c>
+      <c r="S709" s="4">
+        <v>100</v>
+      </c>
+      <c r="T709" s="1"/>
+      <c r="U709" s="1"/>
+      <c r="V709" s="1"/>
+      <c r="W709" s="1"/>
+    </row>
+    <row r="710" spans="1:23">
+      <c r="A710" s="3">
+        <v>708</v>
+      </c>
+      <c r="B710" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C710" s="3"/>
+      <c r="D710" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E710" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F710" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G710" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H710" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I710" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J710" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K710" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L710" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M710" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N710" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O710" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P710" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q710" s="4">
+        <v>0</v>
+      </c>
+      <c r="R710" s="4">
+        <v>0</v>
+      </c>
+      <c r="S710" s="4">
+        <v>100</v>
+      </c>
+      <c r="T710" s="1"/>
+      <c r="U710" s="1"/>
+      <c r="V710" s="1"/>
+      <c r="W710" s="1"/>
+    </row>
+    <row r="711" spans="1:23">
+      <c r="A711" s="3">
+        <v>709</v>
+      </c>
+      <c r="B711" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C711" s="3"/>
+      <c r="D711" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E711" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F711" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G711" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H711" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I711" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J711" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K711" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L711" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M711" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N711" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O711" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P711" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q711" s="4">
+        <v>0</v>
+      </c>
+      <c r="R711" s="4">
+        <v>0</v>
+      </c>
+      <c r="S711" s="4">
+        <v>100</v>
+      </c>
+      <c r="T711" s="1"/>
+      <c r="U711" s="1"/>
+      <c r="V711" s="1"/>
+      <c r="W711" s="1"/>
+    </row>
+    <row r="712" spans="1:23">
+      <c r="A712" s="3">
+        <v>710</v>
+      </c>
+      <c r="B712" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C712" s="3"/>
+      <c r="D712" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E712" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F712" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G712" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H712" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I712" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J712" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K712" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L712" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M712" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N712" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O712" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P712" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q712" s="4">
+        <v>0</v>
+      </c>
+      <c r="R712" s="4">
+        <v>0</v>
+      </c>
+      <c r="S712" s="4">
+        <v>100</v>
+      </c>
+      <c r="T712" s="1"/>
+      <c r="U712" s="1"/>
+      <c r="V712" s="1"/>
+      <c r="W712" s="1"/>
+    </row>
+    <row r="713" spans="1:23">
+      <c r="A713" s="3">
+        <v>711</v>
+      </c>
+      <c r="B713" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C713" s="3"/>
+      <c r="D713" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E713" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F713" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G713" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H713" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I713" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J713" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K713" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L713" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M713" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N713" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O713" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P713" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q713" s="4">
+        <v>0</v>
+      </c>
+      <c r="R713" s="4">
+        <v>0</v>
+      </c>
+      <c r="S713" s="4">
+        <v>100</v>
+      </c>
+      <c r="T713" s="1"/>
+      <c r="U713" s="1"/>
+      <c r="V713" s="1"/>
+      <c r="W713" s="1"/>
+    </row>
+    <row r="714" spans="1:23">
+      <c r="A714" s="3">
+        <v>712</v>
+      </c>
+      <c r="B714" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C714" s="3"/>
+      <c r="D714" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E714" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F714" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G714" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H714" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I714" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J714" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K714" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L714" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M714" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N714" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O714" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P714" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q714" s="4">
+        <v>0</v>
+      </c>
+      <c r="R714" s="4">
+        <v>0</v>
+      </c>
+      <c r="S714" s="4">
+        <v>100</v>
+      </c>
+      <c r="T714" s="1"/>
+      <c r="U714" s="1"/>
+      <c r="V714" s="1"/>
+      <c r="W714" s="1"/>
+    </row>
+    <row r="715" spans="1:23">
+      <c r="A715" s="3">
+        <v>713</v>
+      </c>
+      <c r="B715" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C715" s="3"/>
+      <c r="D715" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E715" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F715" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G715" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H715" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I715" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J715" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K715" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L715" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M715" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N715" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O715" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P715" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q715" s="4">
+        <v>0</v>
+      </c>
+      <c r="R715" s="4">
+        <v>0</v>
+      </c>
+      <c r="S715" s="4">
+        <v>100</v>
+      </c>
+      <c r="T715" s="1"/>
+      <c r="U715" s="1"/>
+      <c r="V715" s="1"/>
+      <c r="W715" s="1"/>
+    </row>
+    <row r="716" spans="1:23">
+      <c r="A716" s="3">
+        <v>714</v>
+      </c>
+      <c r="B716" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C716" s="3"/>
+      <c r="D716" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E716" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F716" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G716" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H716" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I716" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J716" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K716" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L716" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M716" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N716" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O716" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P716" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q716" s="4">
+        <v>0</v>
+      </c>
+      <c r="R716" s="4">
+        <v>0</v>
+      </c>
+      <c r="S716" s="4">
+        <v>100</v>
+      </c>
+      <c r="T716" s="1"/>
+      <c r="U716" s="1"/>
+      <c r="V716" s="1"/>
+      <c r="W716" s="1"/>
+    </row>
+    <row r="717" spans="1:23">
+      <c r="A717" s="3">
+        <v>715</v>
+      </c>
+      <c r="B717" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C717" s="3"/>
+      <c r="D717" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E717" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F717" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G717" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H717" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I717" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J717" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K717" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L717" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M717" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N717" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O717" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P717" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q717" s="4">
+        <v>0</v>
+      </c>
+      <c r="R717" s="4">
+        <v>0</v>
+      </c>
+      <c r="S717" s="4">
+        <v>100</v>
+      </c>
+      <c r="T717" s="1"/>
+      <c r="U717" s="1"/>
+      <c r="V717" s="1"/>
+      <c r="W717" s="1"/>
+    </row>
+    <row r="718" spans="1:23">
+      <c r="A718" s="3">
+        <v>716</v>
+      </c>
+      <c r="B718" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C718" s="3"/>
+      <c r="D718" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E718" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F718" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G718" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H718" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I718" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J718" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K718" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L718" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M718" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N718" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O718" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P718" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q718" s="4">
+        <v>0</v>
+      </c>
+      <c r="R718" s="4">
+        <v>0</v>
+      </c>
+      <c r="S718" s="4">
+        <v>100</v>
+      </c>
+      <c r="T718" s="1"/>
+      <c r="U718" s="1"/>
+      <c r="V718" s="1"/>
+      <c r="W718" s="1"/>
+    </row>
+    <row r="719" spans="1:23">
+      <c r="A719" s="3">
+        <v>717</v>
+      </c>
+      <c r="B719" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C719" s="3"/>
+      <c r="D719" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E719" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F719" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G719" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H719" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I719" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J719" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K719" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L719" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M719" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N719" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O719" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P719" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q719" s="4">
+        <v>0</v>
+      </c>
+      <c r="R719" s="4">
+        <v>0</v>
+      </c>
+      <c r="S719" s="4">
+        <v>100</v>
+      </c>
+      <c r="T719" s="1"/>
+      <c r="U719" s="1"/>
+      <c r="V719" s="1"/>
+      <c r="W719" s="1"/>
+    </row>
+    <row r="720" spans="1:23">
+      <c r="A720" s="3">
+        <v>718</v>
+      </c>
+      <c r="B720" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C720" s="3"/>
+      <c r="D720" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E720" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F720" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G720" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H720" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I720" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J720" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K720" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L720" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M720" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N720" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O720" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P720" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q720" s="4">
+        <v>0</v>
+      </c>
+      <c r="R720" s="4">
+        <v>0</v>
+      </c>
+      <c r="S720" s="4">
+        <v>100</v>
+      </c>
+      <c r="T720" s="1"/>
+      <c r="U720" s="1"/>
+      <c r="V720" s="1"/>
+      <c r="W720" s="1"/>
+    </row>
+    <row r="721" spans="1:23">
+      <c r="A721" s="3">
+        <v>719</v>
+      </c>
+      <c r="B721" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C721" s="3"/>
+      <c r="D721" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E721" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F721" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G721" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H721" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I721" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J721" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K721" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L721" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M721" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N721" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O721" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P721" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q721" s="4">
+        <v>0</v>
+      </c>
+      <c r="R721" s="4">
+        <v>0</v>
+      </c>
+      <c r="S721" s="4">
+        <v>100</v>
+      </c>
+      <c r="T721" s="1"/>
+      <c r="U721" s="1"/>
+      <c r="V721" s="1"/>
+      <c r="W721" s="1"/>
+    </row>
+    <row r="722" spans="1:23">
+      <c r="A722" s="3">
+        <v>720</v>
+      </c>
+      <c r="B722" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C722" s="3"/>
+      <c r="D722" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E722" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F722" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G722" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H722" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I722" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J722" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K722" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L722" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M722" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N722" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O722" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P722" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q722" s="4">
+        <v>0</v>
+      </c>
+      <c r="R722" s="4">
+        <v>0</v>
+      </c>
+      <c r="S722" s="4">
+        <v>100</v>
+      </c>
+      <c r="T722" s="1"/>
+      <c r="U722" s="1"/>
+      <c r="V722" s="1"/>
+      <c r="W722" s="1"/>
+    </row>
+    <row r="723" spans="1:23">
+      <c r="A723" s="3">
+        <v>721</v>
+      </c>
+      <c r="B723" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C723" s="3"/>
+      <c r="D723" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E723" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F723" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G723" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H723" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I723" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J723" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K723" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L723" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M723" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N723" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O723" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P723" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q723" s="4">
+        <v>0</v>
+      </c>
+      <c r="R723" s="4">
+        <v>0</v>
+      </c>
+      <c r="S723" s="4">
+        <v>100</v>
+      </c>
+      <c r="T723" s="1"/>
+      <c r="U723" s="1"/>
+      <c r="V723" s="1"/>
+      <c r="W723" s="1"/>
+    </row>
+    <row r="724" spans="1:23">
+      <c r="A724" s="3">
+        <v>722</v>
+      </c>
+      <c r="B724" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C724" s="3"/>
+      <c r="D724" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E724" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F724" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G724" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H724" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I724" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J724" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K724" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L724" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M724" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N724" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O724" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P724" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q724" s="4">
+        <v>0</v>
+      </c>
+      <c r="R724" s="4">
+        <v>0</v>
+      </c>
+      <c r="S724" s="4">
+        <v>100</v>
+      </c>
+      <c r="T724" s="1"/>
+      <c r="U724" s="1"/>
+      <c r="V724" s="1"/>
+      <c r="W724" s="1"/>
+    </row>
+    <row r="725" spans="1:23">
+      <c r="A725" s="3">
+        <v>723</v>
+      </c>
+      <c r="B725" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C725" s="3"/>
+      <c r="D725" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E725" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F725" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G725" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H725" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I725" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J725" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K725" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L725" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M725" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N725" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O725" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P725" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q725" s="4">
+        <v>0</v>
+      </c>
+      <c r="R725" s="4">
+        <v>0</v>
+      </c>
+      <c r="S725" s="4">
+        <v>100</v>
+      </c>
+      <c r="T725" s="1"/>
+      <c r="U725" s="1"/>
+      <c r="V725" s="1"/>
+      <c r="W725" s="1"/>
+    </row>
+    <row r="726" spans="1:23">
+      <c r="A726" s="3">
+        <v>724</v>
+      </c>
+      <c r="B726" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C726" s="3"/>
+      <c r="D726" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E726" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F726" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G726" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H726" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I726" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J726" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K726" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L726" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M726" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N726" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O726" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P726" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q726" s="4">
+        <v>0</v>
+      </c>
+      <c r="R726" s="4">
+        <v>0</v>
+      </c>
+      <c r="S726" s="4">
+        <v>100</v>
+      </c>
+      <c r="T726" s="1"/>
+      <c r="U726" s="1"/>
+      <c r="V726" s="1"/>
+      <c r="W726" s="1"/>
+    </row>
+    <row r="727" spans="1:23">
+      <c r="A727" s="3">
+        <v>725</v>
+      </c>
+      <c r="B727" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C727" s="3"/>
+      <c r="D727" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E727" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F727" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G727" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H727" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I727" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J727" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K727" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L727" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M727" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N727" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O727" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P727" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q727" s="4">
+        <v>0</v>
+      </c>
+      <c r="R727" s="4">
+        <v>0</v>
+      </c>
+      <c r="S727" s="4">
+        <v>100</v>
+      </c>
+      <c r="T727" s="1"/>
+      <c r="U727" s="1"/>
+      <c r="V727" s="1"/>
+      <c r="W727" s="1"/>
+    </row>
+    <row r="728" spans="1:23">
+      <c r="A728" s="3">
+        <v>726</v>
+      </c>
+      <c r="B728" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C728" s="3"/>
+      <c r="D728" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E728" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F728" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G728" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H728" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I728" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J728" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K728" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L728" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M728" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N728" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O728" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P728" s="4">
+        <v>6.16</v>
+      </c>
+      <c r="Q728" s="4">
+        <v>0</v>
+      </c>
+      <c r="R728" s="4">
+        <v>0</v>
+      </c>
+      <c r="S728" s="4">
+        <v>100</v>
+      </c>
+      <c r="T728" s="1"/>
+      <c r="U728" s="1"/>
+      <c r="V728" s="1"/>
+      <c r="W728" s="1"/>
+    </row>
+    <row r="729" spans="1:23">
+      <c r="A729" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="B729" s="7"/>
+      <c r="C729" s="7"/>
+      <c r="D729" s="7"/>
+      <c r="E729" s="11"/>
+      <c r="F729" s="7"/>
+      <c r="G729" s="7"/>
+      <c r="H729" s="14"/>
+      <c r="I729" s="14"/>
+      <c r="J729" s="14"/>
+      <c r="K729" s="8"/>
+      <c r="L729" s="8"/>
+      <c r="M729" s="8"/>
+      <c r="N729" s="8"/>
+      <c r="O729" s="8">
+        <v>5053.28</v>
+      </c>
+      <c r="P729" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q729" s="8">
+        <v>0</v>
+      </c>
+      <c r="R729" s="8"/>
+      <c r="S729" s="8"/>
+      <c r="T729" s="1"/>
+      <c r="U729" s="1"/>
+      <c r="V729" s="1"/>
+      <c r="W729" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A707:N707"/>
+    <mergeCell ref="A729:N729"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>