--- v2 (2026-04-01)
+++ v3 (2026-06-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -326,51 +326,51 @@
   <si>
     <t>BP-2023-24-190</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Collection of drinking water samples through facilitator &amp; uploading charges of field data related to Water Quality Monitoring &amp; Surveillance within Kharagpur Sub-Division under Jal Jeevan Mission. [For the period of 12 (Twelve) months]</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>JE RWS Kharagpur Sub-Division(Debra)</t>
   </si>
   <si>
     <t>ORD/000458/2023-2024</t>
   </si>
   <si>
     <t>5400/MD</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>05/12/2025</t>
   </si>
   <si>
     <t>UTSAV AGENCY</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Water sample collection in the areas of un-available or in-active facilitator within the District of Dakshin Dinajpur including re-collection of water samples for analysis of total arsenic in different G.P. of Balurghat Block under Balurghat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RWS</t>
   </si>
   <si>
     <t>Junior Engineer 1 HQ</t>
   </si>
   <si>
     <t>ORD/000090/2023-2024</t>
   </si>
   <si>
     <t>989/BD</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
@@ -651,50 +651,65 @@
     <t>02/11/2024</t>
   </si>
   <si>
     <t>ADITYA HAZRA</t>
   </si>
   <si>
     <t>Jalpaiguri Division</t>
   </si>
   <si>
     <t>Collection of water samples (by engaging agency) from different sources from 9 blocks of Jalpaiguri District for Testing at 3 nos of PHED managed laboratory and 1 NGO managed laboratory under Jalpaiguri Division PHE.Dte. Jalpaiguri for period of Twelve months.</t>
   </si>
   <si>
     <t>ORD/000689/2023-2024</t>
   </si>
   <si>
     <t>149/RWS</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>B.M CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Collection of Drinking Water Samples through facilitator &amp; uploading charges of field data related to Water Quality Monitoring &amp; Surveillance under JJM (For 12 Months)</t>
+  </si>
+  <si>
+    <t>ORD/000761/2024-2025</t>
+  </si>
+  <si>
+    <t>3295/TD</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>05/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1083,51 +1098,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W729"/>
+  <dimension ref="A1:W751"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1244,54 +1259,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1303,54 +1318,54 @@
         <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>0.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1362,54 +1377,54 @@
         <v>25</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>0.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1421,54 +1436,54 @@
         <v>25</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>0.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1480,54 +1495,54 @@
         <v>25</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>0.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1539,54 +1554,54 @@
         <v>25</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
         <v>0.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1598,54 +1613,54 @@
         <v>25</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>0.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1657,54 +1672,54 @@
         <v>25</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>0.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1716,54 +1731,54 @@
         <v>25</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
         <v>0.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1775,54 +1790,54 @@
         <v>25</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
         <v>0.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1834,54 +1849,54 @@
         <v>25</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P13" s="4">
         <v>0.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1893,54 +1908,54 @@
         <v>25</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P14" s="4">
         <v>0.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1952,54 +1967,54 @@
         <v>25</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P15" s="4">
         <v>0.92</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2011,54 +2026,54 @@
         <v>25</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P16" s="4">
         <v>0.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2070,54 +2085,54 @@
         <v>25</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P17" s="4">
         <v>0.92</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2129,54 +2144,54 @@
         <v>25</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P18" s="4">
         <v>0.92</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2188,54 +2203,54 @@
         <v>25</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P19" s="4">
         <v>0.92</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2247,54 +2262,54 @@
         <v>25</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P20" s="4">
         <v>0.92</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2306,54 +2321,54 @@
         <v>25</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P21" s="4">
         <v>0.92</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2365,54 +2380,54 @@
         <v>25</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P22" s="4">
         <v>0.92</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2424,54 +2439,54 @@
         <v>25</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P23" s="4">
         <v>0.92</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2483,54 +2498,54 @@
         <v>25</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P24" s="4">
         <v>0.92</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2542,54 +2557,54 @@
         <v>53</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P25" s="4">
         <v>0.95</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2601,54 +2616,54 @@
         <v>53</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P26" s="4">
         <v>0.95</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2660,54 +2675,54 @@
         <v>53</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P27" s="4">
         <v>0.95</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2719,54 +2734,54 @@
         <v>53</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="4">
         <v>0.95</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2778,54 +2793,54 @@
         <v>53</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P29" s="4">
         <v>0.95</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2837,54 +2852,54 @@
         <v>53</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P30" s="4">
         <v>0.95</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2896,54 +2911,54 @@
         <v>53</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P31" s="4">
         <v>0.95</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2955,54 +2970,54 @@
         <v>53</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P32" s="4">
         <v>0.95</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3014,54 +3029,54 @@
         <v>53</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P33" s="4">
         <v>0.95</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3073,54 +3088,54 @@
         <v>53</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P34" s="4">
         <v>0.95</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3132,54 +3147,54 @@
         <v>53</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P35" s="4">
         <v>0.95</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3191,54 +3206,54 @@
         <v>53</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P36" s="4">
         <v>0.95</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3250,54 +3265,54 @@
         <v>53</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P37" s="4">
         <v>0.95</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3309,54 +3324,54 @@
         <v>53</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P38" s="4">
         <v>0.95</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3368,54 +3383,54 @@
         <v>53</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P39" s="4">
         <v>0.95</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3427,54 +3442,54 @@
         <v>53</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P40" s="4">
         <v>0.95</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -3486,54 +3501,54 @@
         <v>53</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P41" s="4">
         <v>0.95</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -3545,54 +3560,54 @@
         <v>53</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P42" s="4">
         <v>0.95</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -3604,54 +3619,54 @@
         <v>53</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P43" s="4">
         <v>0.95</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3663,54 +3678,54 @@
         <v>53</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P44" s="4">
         <v>0.95</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -3722,54 +3737,54 @@
         <v>53</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P45" s="4">
         <v>0.95</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -3781,54 +3796,54 @@
         <v>53</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P46" s="4">
         <v>0.95</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -3840,54 +3855,54 @@
         <v>59</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P47" s="4">
         <v>8</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -3899,54 +3914,54 @@
         <v>59</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P48" s="4">
         <v>8</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -3958,54 +3973,54 @@
         <v>59</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P49" s="4">
         <v>8</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -4017,54 +4032,54 @@
         <v>59</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P50" s="4">
         <v>8</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -4076,54 +4091,54 @@
         <v>59</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P51" s="4">
         <v>8</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -4135,54 +4150,54 @@
         <v>59</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P52" s="4">
         <v>8</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
@@ -4194,54 +4209,54 @@
         <v>59</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P53" s="4">
         <v>8</v>
       </c>
       <c r="Q53" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R53" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
@@ -4253,54 +4268,54 @@
         <v>59</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P54" s="4">
         <v>8</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
@@ -4312,54 +4327,54 @@
         <v>59</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P55" s="4">
         <v>8</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -4371,54 +4386,54 @@
         <v>59</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P56" s="4">
         <v>8</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -4430,54 +4445,54 @@
         <v>59</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P57" s="4">
         <v>8</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -4489,54 +4504,54 @@
         <v>59</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P58" s="4">
         <v>8</v>
       </c>
       <c r="Q58" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R58" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
@@ -4548,54 +4563,54 @@
         <v>59</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P59" s="4">
         <v>8</v>
       </c>
       <c r="Q59" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R59" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S59" s="4">
         <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
@@ -4607,54 +4622,54 @@
         <v>59</v>
       </c>
       <c r="I60" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P60" s="4">
         <v>8</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -4666,54 +4681,54 @@
         <v>59</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P61" s="4">
         <v>8</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -4725,54 +4740,54 @@
         <v>59</v>
       </c>
       <c r="I62" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P62" s="4">
         <v>8</v>
       </c>
       <c r="Q62" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R62" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
@@ -4784,54 +4799,54 @@
         <v>59</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N63" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P63" s="4">
         <v>8</v>
       </c>
       <c r="Q63" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R63" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
@@ -4843,54 +4858,54 @@
         <v>59</v>
       </c>
       <c r="I64" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L64" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M64" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N64" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P64" s="4">
         <v>8</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
@@ -4902,54 +4917,54 @@
         <v>59</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M65" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N65" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O65" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P65" s="4">
         <v>8</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
@@ -4961,54 +4976,54 @@
         <v>59</v>
       </c>
       <c r="I66" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M66" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N66" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O66" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P66" s="4">
         <v>8</v>
       </c>
       <c r="Q66" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R66" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
@@ -5020,54 +5035,54 @@
         <v>59</v>
       </c>
       <c r="I67" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N67" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P67" s="4">
         <v>8</v>
       </c>
       <c r="Q67" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R67" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
@@ -5079,54 +5094,54 @@
         <v>59</v>
       </c>
       <c r="I68" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P68" s="4">
         <v>8</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>87.45</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
@@ -15172,54 +15187,54 @@
       <c r="I245" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J245" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K245" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L245" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M245" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N245" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O245" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P245" s="4">
         <v>23.83</v>
       </c>
       <c r="Q245" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R245" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S245" s="4">
         <v>23</v>
       </c>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C246" s="3"/>
       <c r="D246" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>23</v>
@@ -15233,54 +15248,54 @@
       <c r="I246" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J246" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K246" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L246" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M246" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N246" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O246" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P246" s="4">
         <v>23.83</v>
       </c>
       <c r="Q246" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R246" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S246" s="4">
         <v>23</v>
       </c>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C247" s="3"/>
       <c r="D247" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E247" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F247" s="3" t="s">
         <v>23</v>
@@ -15294,54 +15309,54 @@
       <c r="I247" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J247" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K247" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L247" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M247" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N247" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O247" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P247" s="4">
         <v>23.83</v>
       </c>
       <c r="Q247" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R247" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S247" s="4">
         <v>23</v>
       </c>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C248" s="3"/>
       <c r="D248" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E248" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F248" s="3" t="s">
         <v>23</v>
@@ -15355,54 +15370,54 @@
       <c r="I248" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J248" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K248" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L248" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M248" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N248" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O248" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P248" s="4">
         <v>23.83</v>
       </c>
       <c r="Q248" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R248" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S248" s="4">
         <v>23</v>
       </c>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C249" s="3"/>
       <c r="D249" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E249" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F249" s="3" t="s">
         <v>23</v>
@@ -15416,54 +15431,54 @@
       <c r="I249" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J249" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K249" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L249" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M249" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N249" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O249" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P249" s="4">
         <v>23.83</v>
       </c>
       <c r="Q249" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R249" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S249" s="4">
         <v>23</v>
       </c>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C250" s="3"/>
       <c r="D250" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E250" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F250" s="3" t="s">
         <v>23</v>
@@ -15477,54 +15492,54 @@
       <c r="I250" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J250" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K250" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L250" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M250" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N250" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O250" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P250" s="4">
         <v>23.83</v>
       </c>
       <c r="Q250" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R250" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S250" s="4">
         <v>23</v>
       </c>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C251" s="3"/>
       <c r="D251" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E251" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F251" s="3" t="s">
         <v>23</v>
@@ -15538,54 +15553,54 @@
       <c r="I251" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J251" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K251" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L251" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M251" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N251" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O251" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P251" s="4">
         <v>23.83</v>
       </c>
       <c r="Q251" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R251" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S251" s="4">
         <v>23</v>
       </c>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C252" s="3"/>
       <c r="D252" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E252" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F252" s="3" t="s">
         <v>23</v>
@@ -15599,54 +15614,54 @@
       <c r="I252" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J252" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K252" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L252" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M252" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N252" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O252" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P252" s="4">
         <v>23.83</v>
       </c>
       <c r="Q252" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R252" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S252" s="4">
         <v>23</v>
       </c>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C253" s="3"/>
       <c r="D253" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E253" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F253" s="3" t="s">
         <v>23</v>
@@ -15660,54 +15675,54 @@
       <c r="I253" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J253" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K253" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L253" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M253" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N253" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O253" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P253" s="4">
         <v>23.83</v>
       </c>
       <c r="Q253" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R253" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S253" s="4">
         <v>23</v>
       </c>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C254" s="3"/>
       <c r="D254" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E254" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F254" s="3" t="s">
         <v>23</v>
@@ -15721,54 +15736,54 @@
       <c r="I254" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J254" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K254" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L254" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M254" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N254" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O254" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P254" s="4">
         <v>23.83</v>
       </c>
       <c r="Q254" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R254" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S254" s="4">
         <v>23</v>
       </c>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C255" s="3"/>
       <c r="D255" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E255" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F255" s="3" t="s">
         <v>23</v>
@@ -15782,54 +15797,54 @@
       <c r="I255" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J255" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K255" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L255" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M255" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N255" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O255" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P255" s="4">
         <v>23.83</v>
       </c>
       <c r="Q255" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R255" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S255" s="4">
         <v>23</v>
       </c>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C256" s="3"/>
       <c r="D256" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E256" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F256" s="3" t="s">
         <v>23</v>
@@ -15843,54 +15858,54 @@
       <c r="I256" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J256" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K256" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L256" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M256" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N256" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O256" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P256" s="4">
         <v>23.83</v>
       </c>
       <c r="Q256" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R256" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S256" s="4">
         <v>23</v>
       </c>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C257" s="3"/>
       <c r="D257" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E257" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F257" s="3" t="s">
         <v>23</v>
@@ -15904,54 +15919,54 @@
       <c r="I257" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J257" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K257" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L257" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M257" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N257" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O257" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P257" s="4">
         <v>23.83</v>
       </c>
       <c r="Q257" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R257" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S257" s="4">
         <v>23</v>
       </c>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C258" s="3"/>
       <c r="D258" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E258" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F258" s="3" t="s">
         <v>23</v>
@@ -15965,54 +15980,54 @@
       <c r="I258" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J258" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K258" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L258" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M258" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N258" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O258" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P258" s="4">
         <v>23.83</v>
       </c>
       <c r="Q258" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R258" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S258" s="4">
         <v>23</v>
       </c>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" s="3">
         <v>257</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C259" s="3"/>
       <c r="D259" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E259" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F259" s="3" t="s">
         <v>23</v>
@@ -16026,54 +16041,54 @@
       <c r="I259" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J259" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K259" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L259" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M259" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N259" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O259" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P259" s="4">
         <v>23.83</v>
       </c>
       <c r="Q259" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R259" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S259" s="4">
         <v>23</v>
       </c>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" s="3">
         <v>258</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C260" s="3"/>
       <c r="D260" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E260" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F260" s="3" t="s">
         <v>23</v>
@@ -16087,54 +16102,54 @@
       <c r="I260" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J260" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K260" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L260" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M260" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N260" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O260" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P260" s="4">
         <v>23.83</v>
       </c>
       <c r="Q260" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R260" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S260" s="4">
         <v>23</v>
       </c>
       <c r="T260" s="1"/>
       <c r="U260" s="1"/>
       <c r="V260" s="1"/>
       <c r="W260" s="1"/>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" s="3">
         <v>259</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C261" s="3"/>
       <c r="D261" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E261" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F261" s="3" t="s">
         <v>23</v>
@@ -16148,54 +16163,54 @@
       <c r="I261" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J261" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K261" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L261" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M261" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N261" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O261" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P261" s="4">
         <v>23.83</v>
       </c>
       <c r="Q261" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R261" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S261" s="4">
         <v>23</v>
       </c>
       <c r="T261" s="1"/>
       <c r="U261" s="1"/>
       <c r="V261" s="1"/>
       <c r="W261" s="1"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" s="3">
         <v>260</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C262" s="3"/>
       <c r="D262" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E262" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F262" s="3" t="s">
         <v>23</v>
@@ -16209,54 +16224,54 @@
       <c r="I262" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J262" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K262" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L262" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M262" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N262" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O262" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P262" s="4">
         <v>23.83</v>
       </c>
       <c r="Q262" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R262" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S262" s="4">
         <v>23</v>
       </c>
       <c r="T262" s="1"/>
       <c r="U262" s="1"/>
       <c r="V262" s="1"/>
       <c r="W262" s="1"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" s="3">
         <v>261</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C263" s="3"/>
       <c r="D263" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E263" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F263" s="3" t="s">
         <v>23</v>
@@ -16270,54 +16285,54 @@
       <c r="I263" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J263" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K263" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L263" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M263" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N263" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O263" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P263" s="4">
         <v>23.83</v>
       </c>
       <c r="Q263" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R263" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S263" s="4">
         <v>23</v>
       </c>
       <c r="T263" s="1"/>
       <c r="U263" s="1"/>
       <c r="V263" s="1"/>
       <c r="W263" s="1"/>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" s="3">
         <v>262</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C264" s="3"/>
       <c r="D264" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E264" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F264" s="3" t="s">
         <v>23</v>
@@ -16331,54 +16346,54 @@
       <c r="I264" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J264" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K264" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L264" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M264" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N264" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O264" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P264" s="4">
         <v>23.83</v>
       </c>
       <c r="Q264" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R264" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S264" s="4">
         <v>23</v>
       </c>
       <c r="T264" s="1"/>
       <c r="U264" s="1"/>
       <c r="V264" s="1"/>
       <c r="W264" s="1"/>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" s="3">
         <v>263</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C265" s="3"/>
       <c r="D265" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E265" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F265" s="3" t="s">
         <v>23</v>
@@ -16392,54 +16407,54 @@
       <c r="I265" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J265" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K265" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L265" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M265" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N265" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O265" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P265" s="4">
         <v>23.83</v>
       </c>
       <c r="Q265" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R265" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S265" s="4">
         <v>23</v>
       </c>
       <c r="T265" s="1"/>
       <c r="U265" s="1"/>
       <c r="V265" s="1"/>
       <c r="W265" s="1"/>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" s="3">
         <v>264</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C266" s="3"/>
       <c r="D266" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E266" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F266" s="3" t="s">
         <v>23</v>
@@ -16453,54 +16468,54 @@
       <c r="I266" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J266" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K266" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L266" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M266" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N266" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O266" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P266" s="4">
         <v>23.83</v>
       </c>
       <c r="Q266" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R266" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="S266" s="4">
         <v>23</v>
       </c>
       <c r="T266" s="1"/>
       <c r="U266" s="1"/>
       <c r="V266" s="1"/>
       <c r="W266" s="1"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" s="3">
         <v>265</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C267" s="3"/>
       <c r="D267" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E267" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F267" s="3" t="s">
         <v>23</v>
@@ -16514,54 +16529,54 @@
       <c r="I267" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J267" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K267" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L267" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M267" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N267" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O267" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P267" s="4">
         <v>1.96</v>
       </c>
       <c r="Q267" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R267" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S267" s="4">
         <v>100</v>
       </c>
       <c r="T267" s="1"/>
       <c r="U267" s="1"/>
       <c r="V267" s="1"/>
       <c r="W267" s="1"/>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" s="3">
         <v>266</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C268" s="3"/>
       <c r="D268" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E268" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F268" s="3" t="s">
         <v>23</v>
@@ -16575,54 +16590,54 @@
       <c r="I268" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J268" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K268" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L268" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M268" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N268" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O268" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P268" s="4">
         <v>1.96</v>
       </c>
       <c r="Q268" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R268" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S268" s="4">
         <v>100</v>
       </c>
       <c r="T268" s="1"/>
       <c r="U268" s="1"/>
       <c r="V268" s="1"/>
       <c r="W268" s="1"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" s="3">
         <v>267</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C269" s="3"/>
       <c r="D269" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E269" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F269" s="3" t="s">
         <v>23</v>
@@ -16636,54 +16651,54 @@
       <c r="I269" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K269" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L269" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M269" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N269" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O269" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P269" s="4">
         <v>1.96</v>
       </c>
       <c r="Q269" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R269" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S269" s="4">
         <v>100</v>
       </c>
       <c r="T269" s="1"/>
       <c r="U269" s="1"/>
       <c r="V269" s="1"/>
       <c r="W269" s="1"/>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" s="3">
         <v>268</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C270" s="3"/>
       <c r="D270" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E270" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F270" s="3" t="s">
         <v>23</v>
@@ -16697,54 +16712,54 @@
       <c r="I270" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J270" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K270" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L270" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M270" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N270" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O270" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P270" s="4">
         <v>1.96</v>
       </c>
       <c r="Q270" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R270" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S270" s="4">
         <v>100</v>
       </c>
       <c r="T270" s="1"/>
       <c r="U270" s="1"/>
       <c r="V270" s="1"/>
       <c r="W270" s="1"/>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" s="3">
         <v>269</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C271" s="3"/>
       <c r="D271" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E271" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F271" s="3" t="s">
         <v>23</v>
@@ -16758,54 +16773,54 @@
       <c r="I271" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J271" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K271" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L271" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M271" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N271" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O271" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P271" s="4">
         <v>1.96</v>
       </c>
       <c r="Q271" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R271" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S271" s="4">
         <v>100</v>
       </c>
       <c r="T271" s="1"/>
       <c r="U271" s="1"/>
       <c r="V271" s="1"/>
       <c r="W271" s="1"/>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" s="3">
         <v>270</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C272" s="3"/>
       <c r="D272" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E272" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F272" s="3" t="s">
         <v>23</v>
@@ -16819,54 +16834,54 @@
       <c r="I272" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J272" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K272" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L272" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M272" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N272" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O272" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P272" s="4">
         <v>1.96</v>
       </c>
       <c r="Q272" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R272" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S272" s="4">
         <v>100</v>
       </c>
       <c r="T272" s="1"/>
       <c r="U272" s="1"/>
       <c r="V272" s="1"/>
       <c r="W272" s="1"/>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" s="3">
         <v>271</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C273" s="3"/>
       <c r="D273" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E273" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F273" s="3" t="s">
         <v>23</v>
@@ -16880,54 +16895,54 @@
       <c r="I273" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J273" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K273" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L273" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M273" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N273" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O273" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P273" s="4">
         <v>1.96</v>
       </c>
       <c r="Q273" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R273" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S273" s="4">
         <v>100</v>
       </c>
       <c r="T273" s="1"/>
       <c r="U273" s="1"/>
       <c r="V273" s="1"/>
       <c r="W273" s="1"/>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" s="3">
         <v>272</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C274" s="3"/>
       <c r="D274" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E274" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F274" s="3" t="s">
         <v>23</v>
@@ -16941,54 +16956,54 @@
       <c r="I274" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J274" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K274" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L274" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M274" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N274" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O274" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P274" s="4">
         <v>1.96</v>
       </c>
       <c r="Q274" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R274" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S274" s="4">
         <v>100</v>
       </c>
       <c r="T274" s="1"/>
       <c r="U274" s="1"/>
       <c r="V274" s="1"/>
       <c r="W274" s="1"/>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" s="3">
         <v>273</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C275" s="3"/>
       <c r="D275" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E275" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F275" s="3" t="s">
         <v>23</v>
@@ -17002,54 +17017,54 @@
       <c r="I275" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J275" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K275" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L275" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M275" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N275" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O275" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P275" s="4">
         <v>1.96</v>
       </c>
       <c r="Q275" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R275" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S275" s="4">
         <v>100</v>
       </c>
       <c r="T275" s="1"/>
       <c r="U275" s="1"/>
       <c r="V275" s="1"/>
       <c r="W275" s="1"/>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" s="3">
         <v>274</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C276" s="3"/>
       <c r="D276" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E276" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F276" s="3" t="s">
         <v>23</v>
@@ -17063,54 +17078,54 @@
       <c r="I276" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J276" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K276" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L276" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M276" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N276" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O276" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P276" s="4">
         <v>1.96</v>
       </c>
       <c r="Q276" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R276" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S276" s="4">
         <v>100</v>
       </c>
       <c r="T276" s="1"/>
       <c r="U276" s="1"/>
       <c r="V276" s="1"/>
       <c r="W276" s="1"/>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" s="3">
         <v>275</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C277" s="3"/>
       <c r="D277" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E277" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F277" s="3" t="s">
         <v>23</v>
@@ -17124,54 +17139,54 @@
       <c r="I277" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J277" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K277" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L277" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M277" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N277" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O277" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P277" s="4">
         <v>1.96</v>
       </c>
       <c r="Q277" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R277" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S277" s="4">
         <v>100</v>
       </c>
       <c r="T277" s="1"/>
       <c r="U277" s="1"/>
       <c r="V277" s="1"/>
       <c r="W277" s="1"/>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" s="3">
         <v>276</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C278" s="3"/>
       <c r="D278" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E278" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F278" s="3" t="s">
         <v>23</v>
@@ -17185,54 +17200,54 @@
       <c r="I278" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J278" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K278" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L278" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M278" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N278" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O278" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P278" s="4">
         <v>1.96</v>
       </c>
       <c r="Q278" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R278" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S278" s="4">
         <v>100</v>
       </c>
       <c r="T278" s="1"/>
       <c r="U278" s="1"/>
       <c r="V278" s="1"/>
       <c r="W278" s="1"/>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" s="3">
         <v>277</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C279" s="3"/>
       <c r="D279" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E279" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F279" s="3" t="s">
         <v>23</v>
@@ -17246,54 +17261,54 @@
       <c r="I279" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J279" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K279" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L279" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M279" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N279" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O279" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P279" s="4">
         <v>1.96</v>
       </c>
       <c r="Q279" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R279" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S279" s="4">
         <v>100</v>
       </c>
       <c r="T279" s="1"/>
       <c r="U279" s="1"/>
       <c r="V279" s="1"/>
       <c r="W279" s="1"/>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" s="3">
         <v>278</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C280" s="3"/>
       <c r="D280" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E280" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F280" s="3" t="s">
         <v>23</v>
@@ -17307,54 +17322,54 @@
       <c r="I280" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J280" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K280" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L280" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M280" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N280" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O280" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P280" s="4">
         <v>1.96</v>
       </c>
       <c r="Q280" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R280" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S280" s="4">
         <v>100</v>
       </c>
       <c r="T280" s="1"/>
       <c r="U280" s="1"/>
       <c r="V280" s="1"/>
       <c r="W280" s="1"/>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" s="3">
         <v>279</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C281" s="3"/>
       <c r="D281" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E281" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F281" s="3" t="s">
         <v>23</v>
@@ -17368,54 +17383,54 @@
       <c r="I281" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J281" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K281" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L281" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M281" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N281" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O281" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P281" s="4">
         <v>1.96</v>
       </c>
       <c r="Q281" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R281" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S281" s="4">
         <v>100</v>
       </c>
       <c r="T281" s="1"/>
       <c r="U281" s="1"/>
       <c r="V281" s="1"/>
       <c r="W281" s="1"/>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" s="3">
         <v>280</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C282" s="3"/>
       <c r="D282" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E282" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F282" s="3" t="s">
         <v>23</v>
@@ -17429,54 +17444,54 @@
       <c r="I282" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J282" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K282" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L282" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M282" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N282" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O282" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P282" s="4">
         <v>1.96</v>
       </c>
       <c r="Q282" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R282" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S282" s="4">
         <v>100</v>
       </c>
       <c r="T282" s="1"/>
       <c r="U282" s="1"/>
       <c r="V282" s="1"/>
       <c r="W282" s="1"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" s="3">
         <v>281</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C283" s="3"/>
       <c r="D283" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E283" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F283" s="3" t="s">
         <v>23</v>
@@ -17490,54 +17505,54 @@
       <c r="I283" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J283" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K283" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L283" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M283" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N283" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O283" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P283" s="4">
         <v>1.96</v>
       </c>
       <c r="Q283" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R283" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S283" s="4">
         <v>100</v>
       </c>
       <c r="T283" s="1"/>
       <c r="U283" s="1"/>
       <c r="V283" s="1"/>
       <c r="W283" s="1"/>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" s="3">
         <v>282</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C284" s="3"/>
       <c r="D284" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E284" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F284" s="3" t="s">
         <v>23</v>
@@ -17551,54 +17566,54 @@
       <c r="I284" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J284" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K284" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L284" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M284" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N284" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O284" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P284" s="4">
         <v>1.96</v>
       </c>
       <c r="Q284" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R284" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S284" s="4">
         <v>100</v>
       </c>
       <c r="T284" s="1"/>
       <c r="U284" s="1"/>
       <c r="V284" s="1"/>
       <c r="W284" s="1"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" s="3">
         <v>283</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C285" s="3"/>
       <c r="D285" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E285" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F285" s="3" t="s">
         <v>23</v>
@@ -17612,54 +17627,54 @@
       <c r="I285" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J285" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K285" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L285" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M285" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N285" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O285" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P285" s="4">
         <v>1.96</v>
       </c>
       <c r="Q285" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R285" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S285" s="4">
         <v>100</v>
       </c>
       <c r="T285" s="1"/>
       <c r="U285" s="1"/>
       <c r="V285" s="1"/>
       <c r="W285" s="1"/>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" s="3">
         <v>284</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C286" s="3"/>
       <c r="D286" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E286" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F286" s="3" t="s">
         <v>23</v>
@@ -17673,54 +17688,54 @@
       <c r="I286" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J286" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K286" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L286" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M286" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N286" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O286" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P286" s="4">
         <v>1.96</v>
       </c>
       <c r="Q286" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R286" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S286" s="4">
         <v>100</v>
       </c>
       <c r="T286" s="1"/>
       <c r="U286" s="1"/>
       <c r="V286" s="1"/>
       <c r="W286" s="1"/>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" s="3">
         <v>285</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C287" s="3"/>
       <c r="D287" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E287" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F287" s="3" t="s">
         <v>23</v>
@@ -17734,54 +17749,54 @@
       <c r="I287" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J287" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K287" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L287" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M287" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N287" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O287" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P287" s="4">
         <v>1.96</v>
       </c>
       <c r="Q287" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R287" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S287" s="4">
         <v>100</v>
       </c>
       <c r="T287" s="1"/>
       <c r="U287" s="1"/>
       <c r="V287" s="1"/>
       <c r="W287" s="1"/>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" s="3">
         <v>286</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C288" s="3"/>
       <c r="D288" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E288" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F288" s="3" t="s">
         <v>23</v>
@@ -17795,54 +17810,54 @@
       <c r="I288" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J288" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K288" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L288" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M288" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N288" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O288" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P288" s="4">
         <v>1.96</v>
       </c>
       <c r="Q288" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R288" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S288" s="4">
         <v>100</v>
       </c>
       <c r="T288" s="1"/>
       <c r="U288" s="1"/>
       <c r="V288" s="1"/>
       <c r="W288" s="1"/>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" s="3">
         <v>287</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C289" s="3"/>
       <c r="D289" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E289" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F289" s="3" t="s">
         <v>23</v>
@@ -17852,54 +17867,54 @@
       </c>
       <c r="H289" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I289" s="13"/>
       <c r="J289" s="13"/>
       <c r="K289" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L289" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M289" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N289" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O289" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P289" s="4">
         <v>0.95</v>
       </c>
       <c r="Q289" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R289" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S289" s="4">
         <v>100</v>
       </c>
       <c r="T289" s="1"/>
       <c r="U289" s="1"/>
       <c r="V289" s="1"/>
       <c r="W289" s="1"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" s="3">
         <v>288</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C290" s="3"/>
       <c r="D290" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E290" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F290" s="3" t="s">
         <v>23</v>
@@ -17909,54 +17924,54 @@
       </c>
       <c r="H290" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I290" s="13"/>
       <c r="J290" s="13"/>
       <c r="K290" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L290" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M290" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N290" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O290" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P290" s="4">
         <v>0.95</v>
       </c>
       <c r="Q290" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R290" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S290" s="4">
         <v>100</v>
       </c>
       <c r="T290" s="1"/>
       <c r="U290" s="1"/>
       <c r="V290" s="1"/>
       <c r="W290" s="1"/>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" s="3">
         <v>289</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C291" s="3"/>
       <c r="D291" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E291" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F291" s="3" t="s">
         <v>23</v>
@@ -17966,54 +17981,54 @@
       </c>
       <c r="H291" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I291" s="13"/>
       <c r="J291" s="13"/>
       <c r="K291" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L291" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M291" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N291" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O291" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P291" s="4">
         <v>0.95</v>
       </c>
       <c r="Q291" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R291" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S291" s="4">
         <v>100</v>
       </c>
       <c r="T291" s="1"/>
       <c r="U291" s="1"/>
       <c r="V291" s="1"/>
       <c r="W291" s="1"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" s="3">
         <v>290</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C292" s="3"/>
       <c r="D292" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E292" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F292" s="3" t="s">
         <v>23</v>
@@ -18023,54 +18038,54 @@
       </c>
       <c r="H292" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I292" s="13"/>
       <c r="J292" s="13"/>
       <c r="K292" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L292" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M292" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N292" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O292" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P292" s="4">
         <v>0.95</v>
       </c>
       <c r="Q292" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R292" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S292" s="4">
         <v>100</v>
       </c>
       <c r="T292" s="1"/>
       <c r="U292" s="1"/>
       <c r="V292" s="1"/>
       <c r="W292" s="1"/>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" s="3">
         <v>291</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C293" s="3"/>
       <c r="D293" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E293" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F293" s="3" t="s">
         <v>23</v>
@@ -18080,54 +18095,54 @@
       </c>
       <c r="H293" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I293" s="13"/>
       <c r="J293" s="13"/>
       <c r="K293" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L293" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M293" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N293" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O293" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P293" s="4">
         <v>0.95</v>
       </c>
       <c r="Q293" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R293" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S293" s="4">
         <v>100</v>
       </c>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" s="3">
         <v>292</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C294" s="3"/>
       <c r="D294" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E294" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F294" s="3" t="s">
         <v>23</v>
@@ -18137,54 +18152,54 @@
       </c>
       <c r="H294" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I294" s="13"/>
       <c r="J294" s="13"/>
       <c r="K294" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L294" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M294" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N294" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O294" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P294" s="4">
         <v>0.95</v>
       </c>
       <c r="Q294" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R294" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S294" s="4">
         <v>100</v>
       </c>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" s="3">
         <v>293</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C295" s="3"/>
       <c r="D295" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E295" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F295" s="3" t="s">
         <v>23</v>
@@ -18194,54 +18209,54 @@
       </c>
       <c r="H295" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I295" s="13"/>
       <c r="J295" s="13"/>
       <c r="K295" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L295" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M295" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N295" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O295" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P295" s="4">
         <v>0.95</v>
       </c>
       <c r="Q295" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R295" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S295" s="4">
         <v>100</v>
       </c>
       <c r="T295" s="1"/>
       <c r="U295" s="1"/>
       <c r="V295" s="1"/>
       <c r="W295" s="1"/>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" s="3">
         <v>294</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C296" s="3"/>
       <c r="D296" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E296" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F296" s="3" t="s">
         <v>23</v>
@@ -18251,54 +18266,54 @@
       </c>
       <c r="H296" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I296" s="13"/>
       <c r="J296" s="13"/>
       <c r="K296" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L296" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M296" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N296" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O296" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P296" s="4">
         <v>0.95</v>
       </c>
       <c r="Q296" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R296" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S296" s="4">
         <v>100</v>
       </c>
       <c r="T296" s="1"/>
       <c r="U296" s="1"/>
       <c r="V296" s="1"/>
       <c r="W296" s="1"/>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" s="3">
         <v>295</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C297" s="3"/>
       <c r="D297" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E297" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F297" s="3" t="s">
         <v>23</v>
@@ -18308,54 +18323,54 @@
       </c>
       <c r="H297" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I297" s="13"/>
       <c r="J297" s="13"/>
       <c r="K297" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L297" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M297" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N297" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O297" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P297" s="4">
         <v>0.95</v>
       </c>
       <c r="Q297" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R297" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S297" s="4">
         <v>100</v>
       </c>
       <c r="T297" s="1"/>
       <c r="U297" s="1"/>
       <c r="V297" s="1"/>
       <c r="W297" s="1"/>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" s="3">
         <v>296</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C298" s="3"/>
       <c r="D298" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E298" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F298" s="3" t="s">
         <v>23</v>
@@ -18365,54 +18380,54 @@
       </c>
       <c r="H298" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I298" s="13"/>
       <c r="J298" s="13"/>
       <c r="K298" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L298" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M298" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N298" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O298" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P298" s="4">
         <v>0.95</v>
       </c>
       <c r="Q298" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R298" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S298" s="4">
         <v>100</v>
       </c>
       <c r="T298" s="1"/>
       <c r="U298" s="1"/>
       <c r="V298" s="1"/>
       <c r="W298" s="1"/>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" s="3">
         <v>297</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C299" s="3"/>
       <c r="D299" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E299" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F299" s="3" t="s">
         <v>23</v>
@@ -18422,54 +18437,54 @@
       </c>
       <c r="H299" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I299" s="13"/>
       <c r="J299" s="13"/>
       <c r="K299" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L299" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M299" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N299" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O299" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P299" s="4">
         <v>0.95</v>
       </c>
       <c r="Q299" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R299" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S299" s="4">
         <v>100</v>
       </c>
       <c r="T299" s="1"/>
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="3">
         <v>298</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C300" s="3"/>
       <c r="D300" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E300" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F300" s="3" t="s">
         <v>23</v>
@@ -18479,54 +18494,54 @@
       </c>
       <c r="H300" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I300" s="13"/>
       <c r="J300" s="13"/>
       <c r="K300" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L300" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M300" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N300" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O300" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P300" s="4">
         <v>0.95</v>
       </c>
       <c r="Q300" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R300" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S300" s="4">
         <v>100</v>
       </c>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" s="3">
         <v>299</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C301" s="3"/>
       <c r="D301" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E301" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>23</v>
@@ -18536,54 +18551,54 @@
       </c>
       <c r="H301" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I301" s="13"/>
       <c r="J301" s="13"/>
       <c r="K301" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L301" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M301" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N301" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O301" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P301" s="4">
         <v>0.95</v>
       </c>
       <c r="Q301" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R301" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S301" s="4">
         <v>100</v>
       </c>
       <c r="T301" s="1"/>
       <c r="U301" s="1"/>
       <c r="V301" s="1"/>
       <c r="W301" s="1"/>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" s="3">
         <v>300</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C302" s="3"/>
       <c r="D302" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E302" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F302" s="3" t="s">
         <v>23</v>
@@ -18593,54 +18608,54 @@
       </c>
       <c r="H302" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I302" s="13"/>
       <c r="J302" s="13"/>
       <c r="K302" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L302" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M302" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N302" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O302" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P302" s="4">
         <v>0.95</v>
       </c>
       <c r="Q302" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R302" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S302" s="4">
         <v>100</v>
       </c>
       <c r="T302" s="1"/>
       <c r="U302" s="1"/>
       <c r="V302" s="1"/>
       <c r="W302" s="1"/>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" s="3">
         <v>301</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C303" s="3"/>
       <c r="D303" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E303" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F303" s="3" t="s">
         <v>23</v>
@@ -18650,54 +18665,54 @@
       </c>
       <c r="H303" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I303" s="13"/>
       <c r="J303" s="13"/>
       <c r="K303" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L303" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M303" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N303" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O303" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P303" s="4">
         <v>0.95</v>
       </c>
       <c r="Q303" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R303" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S303" s="4">
         <v>100</v>
       </c>
       <c r="T303" s="1"/>
       <c r="U303" s="1"/>
       <c r="V303" s="1"/>
       <c r="W303" s="1"/>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" s="3">
         <v>302</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C304" s="3"/>
       <c r="D304" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E304" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F304" s="3" t="s">
         <v>23</v>
@@ -18707,54 +18722,54 @@
       </c>
       <c r="H304" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I304" s="13"/>
       <c r="J304" s="13"/>
       <c r="K304" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L304" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M304" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N304" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O304" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P304" s="4">
         <v>0.95</v>
       </c>
       <c r="Q304" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R304" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S304" s="4">
         <v>100</v>
       </c>
       <c r="T304" s="1"/>
       <c r="U304" s="1"/>
       <c r="V304" s="1"/>
       <c r="W304" s="1"/>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" s="3">
         <v>303</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C305" s="3"/>
       <c r="D305" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E305" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F305" s="3" t="s">
         <v>23</v>
@@ -18764,54 +18779,54 @@
       </c>
       <c r="H305" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I305" s="13"/>
       <c r="J305" s="13"/>
       <c r="K305" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L305" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M305" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N305" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O305" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P305" s="4">
         <v>0.95</v>
       </c>
       <c r="Q305" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R305" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S305" s="4">
         <v>100</v>
       </c>
       <c r="T305" s="1"/>
       <c r="U305" s="1"/>
       <c r="V305" s="1"/>
       <c r="W305" s="1"/>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" s="3">
         <v>304</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C306" s="3"/>
       <c r="D306" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E306" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F306" s="3" t="s">
         <v>23</v>
@@ -18821,54 +18836,54 @@
       </c>
       <c r="H306" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I306" s="13"/>
       <c r="J306" s="13"/>
       <c r="K306" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L306" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M306" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N306" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O306" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P306" s="4">
         <v>0.95</v>
       </c>
       <c r="Q306" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R306" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S306" s="4">
         <v>100</v>
       </c>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" s="3">
         <v>305</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C307" s="3"/>
       <c r="D307" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E307" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F307" s="3" t="s">
         <v>23</v>
@@ -18878,54 +18893,54 @@
       </c>
       <c r="H307" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I307" s="13"/>
       <c r="J307" s="13"/>
       <c r="K307" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L307" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M307" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N307" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O307" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P307" s="4">
         <v>0.95</v>
       </c>
       <c r="Q307" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R307" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S307" s="4">
         <v>100</v>
       </c>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" s="3">
         <v>306</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C308" s="3"/>
       <c r="D308" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E308" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F308" s="3" t="s">
         <v>23</v>
@@ -18935,54 +18950,54 @@
       </c>
       <c r="H308" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I308" s="13"/>
       <c r="J308" s="13"/>
       <c r="K308" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L308" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M308" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N308" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O308" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P308" s="4">
         <v>0.95</v>
       </c>
       <c r="Q308" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R308" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S308" s="4">
         <v>100</v>
       </c>
       <c r="T308" s="1"/>
       <c r="U308" s="1"/>
       <c r="V308" s="1"/>
       <c r="W308" s="1"/>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" s="3">
         <v>307</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C309" s="3"/>
       <c r="D309" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E309" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F309" s="3" t="s">
         <v>23</v>
@@ -18992,54 +19007,54 @@
       </c>
       <c r="H309" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I309" s="13"/>
       <c r="J309" s="13"/>
       <c r="K309" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L309" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M309" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N309" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O309" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P309" s="4">
         <v>0.95</v>
       </c>
       <c r="Q309" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R309" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S309" s="4">
         <v>100</v>
       </c>
       <c r="T309" s="1"/>
       <c r="U309" s="1"/>
       <c r="V309" s="1"/>
       <c r="W309" s="1"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" s="3">
         <v>308</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C310" s="3"/>
       <c r="D310" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E310" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F310" s="3" t="s">
         <v>23</v>
@@ -19049,54 +19064,54 @@
       </c>
       <c r="H310" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I310" s="13"/>
       <c r="J310" s="13"/>
       <c r="K310" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L310" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M310" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N310" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O310" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P310" s="4">
         <v>0.95</v>
       </c>
       <c r="Q310" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R310" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S310" s="4">
         <v>100</v>
       </c>
       <c r="T310" s="1"/>
       <c r="U310" s="1"/>
       <c r="V310" s="1"/>
       <c r="W310" s="1"/>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" s="3">
         <v>309</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C311" s="3"/>
       <c r="D311" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E311" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F311" s="3" t="s">
         <v>23</v>
@@ -19106,54 +19121,54 @@
       </c>
       <c r="H311" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I311" s="13"/>
       <c r="J311" s="13"/>
       <c r="K311" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L311" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M311" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N311" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O311" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P311" s="4">
         <v>0.95</v>
       </c>
       <c r="Q311" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R311" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S311" s="4">
         <v>100</v>
       </c>
       <c r="T311" s="1"/>
       <c r="U311" s="1"/>
       <c r="V311" s="1"/>
       <c r="W311" s="1"/>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" s="3">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C312" s="3"/>
       <c r="D312" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E312" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F312" s="3" t="s">
         <v>23</v>
@@ -19163,54 +19178,54 @@
       </c>
       <c r="H312" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I312" s="13"/>
       <c r="J312" s="13"/>
       <c r="K312" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L312" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M312" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N312" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O312" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P312" s="4">
         <v>0.95</v>
       </c>
       <c r="Q312" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R312" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S312" s="4">
         <v>100</v>
       </c>
       <c r="T312" s="1"/>
       <c r="U312" s="1"/>
       <c r="V312" s="1"/>
       <c r="W312" s="1"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" s="3">
         <v>311</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C313" s="3"/>
       <c r="D313" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E313" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F313" s="3" t="s">
         <v>23</v>
@@ -19220,54 +19235,54 @@
       </c>
       <c r="H313" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I313" s="13"/>
       <c r="J313" s="13"/>
       <c r="K313" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L313" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M313" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N313" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O313" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P313" s="4">
         <v>0.95</v>
       </c>
       <c r="Q313" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R313" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S313" s="4">
         <v>100</v>
       </c>
       <c r="T313" s="1"/>
       <c r="U313" s="1"/>
       <c r="V313" s="1"/>
       <c r="W313" s="1"/>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" s="3">
         <v>312</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C314" s="3"/>
       <c r="D314" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E314" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F314" s="3" t="s">
         <v>23</v>
@@ -19277,54 +19292,54 @@
       </c>
       <c r="H314" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I314" s="13"/>
       <c r="J314" s="13"/>
       <c r="K314" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L314" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M314" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N314" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O314" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P314" s="4">
         <v>0.95</v>
       </c>
       <c r="Q314" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R314" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S314" s="4">
         <v>100</v>
       </c>
       <c r="T314" s="1"/>
       <c r="U314" s="1"/>
       <c r="V314" s="1"/>
       <c r="W314" s="1"/>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" s="3">
         <v>313</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C315" s="3"/>
       <c r="D315" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E315" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F315" s="3" t="s">
         <v>23</v>
@@ -19334,54 +19349,54 @@
       </c>
       <c r="H315" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I315" s="13"/>
       <c r="J315" s="13"/>
       <c r="K315" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L315" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M315" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N315" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O315" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P315" s="4">
         <v>0.95</v>
       </c>
       <c r="Q315" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R315" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S315" s="4">
         <v>100</v>
       </c>
       <c r="T315" s="1"/>
       <c r="U315" s="1"/>
       <c r="V315" s="1"/>
       <c r="W315" s="1"/>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" s="3">
         <v>314</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C316" s="3"/>
       <c r="D316" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E316" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F316" s="3" t="s">
         <v>23</v>
@@ -19391,54 +19406,54 @@
       </c>
       <c r="H316" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I316" s="13"/>
       <c r="J316" s="13"/>
       <c r="K316" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L316" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M316" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N316" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O316" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P316" s="4">
         <v>0.95</v>
       </c>
       <c r="Q316" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R316" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S316" s="4">
         <v>100</v>
       </c>
       <c r="T316" s="1"/>
       <c r="U316" s="1"/>
       <c r="V316" s="1"/>
       <c r="W316" s="1"/>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" s="3">
         <v>315</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C317" s="3"/>
       <c r="D317" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E317" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F317" s="3" t="s">
         <v>23</v>
@@ -19448,54 +19463,54 @@
       </c>
       <c r="H317" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I317" s="13"/>
       <c r="J317" s="13"/>
       <c r="K317" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L317" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M317" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N317" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O317" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P317" s="4">
         <v>0.95</v>
       </c>
       <c r="Q317" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R317" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S317" s="4">
         <v>100</v>
       </c>
       <c r="T317" s="1"/>
       <c r="U317" s="1"/>
       <c r="V317" s="1"/>
       <c r="W317" s="1"/>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" s="3">
         <v>316</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C318" s="3"/>
       <c r="D318" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E318" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F318" s="3" t="s">
         <v>23</v>
@@ -19505,54 +19520,54 @@
       </c>
       <c r="H318" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I318" s="13"/>
       <c r="J318" s="13"/>
       <c r="K318" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L318" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M318" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N318" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O318" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P318" s="4">
         <v>0.95</v>
       </c>
       <c r="Q318" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R318" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S318" s="4">
         <v>100</v>
       </c>
       <c r="T318" s="1"/>
       <c r="U318" s="1"/>
       <c r="V318" s="1"/>
       <c r="W318" s="1"/>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" s="3">
         <v>317</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C319" s="3"/>
       <c r="D319" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E319" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F319" s="3" t="s">
         <v>23</v>
@@ -19562,54 +19577,54 @@
       </c>
       <c r="H319" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I319" s="13"/>
       <c r="J319" s="13"/>
       <c r="K319" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L319" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M319" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N319" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O319" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P319" s="4">
         <v>0.95</v>
       </c>
       <c r="Q319" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R319" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S319" s="4">
         <v>100</v>
       </c>
       <c r="T319" s="1"/>
       <c r="U319" s="1"/>
       <c r="V319" s="1"/>
       <c r="W319" s="1"/>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" s="3">
         <v>318</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C320" s="3"/>
       <c r="D320" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E320" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F320" s="3" t="s">
         <v>23</v>
@@ -19619,54 +19634,54 @@
       </c>
       <c r="H320" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I320" s="13"/>
       <c r="J320" s="13"/>
       <c r="K320" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L320" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M320" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N320" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O320" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P320" s="4">
         <v>0.95</v>
       </c>
       <c r="Q320" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R320" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S320" s="4">
         <v>100</v>
       </c>
       <c r="T320" s="1"/>
       <c r="U320" s="1"/>
       <c r="V320" s="1"/>
       <c r="W320" s="1"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="3">
         <v>319</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C321" s="3"/>
       <c r="D321" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E321" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F321" s="3" t="s">
         <v>23</v>
@@ -19676,54 +19691,54 @@
       </c>
       <c r="H321" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I321" s="13"/>
       <c r="J321" s="13"/>
       <c r="K321" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L321" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M321" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N321" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O321" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P321" s="4">
         <v>0.95</v>
       </c>
       <c r="Q321" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R321" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S321" s="4">
         <v>100</v>
       </c>
       <c r="T321" s="1"/>
       <c r="U321" s="1"/>
       <c r="V321" s="1"/>
       <c r="W321" s="1"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="3">
         <v>320</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C322" s="3"/>
       <c r="D322" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E322" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F322" s="3" t="s">
         <v>23</v>
@@ -19733,54 +19748,54 @@
       </c>
       <c r="H322" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I322" s="13"/>
       <c r="J322" s="13"/>
       <c r="K322" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L322" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M322" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N322" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O322" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P322" s="4">
         <v>0.95</v>
       </c>
       <c r="Q322" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R322" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S322" s="4">
         <v>100</v>
       </c>
       <c r="T322" s="1"/>
       <c r="U322" s="1"/>
       <c r="V322" s="1"/>
       <c r="W322" s="1"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="3">
         <v>321</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C323" s="3"/>
       <c r="D323" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E323" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F323" s="3" t="s">
         <v>23</v>
@@ -19790,54 +19805,54 @@
       </c>
       <c r="H323" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I323" s="13"/>
       <c r="J323" s="13"/>
       <c r="K323" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L323" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M323" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N323" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O323" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P323" s="4">
         <v>0.95</v>
       </c>
       <c r="Q323" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R323" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S323" s="4">
         <v>100</v>
       </c>
       <c r="T323" s="1"/>
       <c r="U323" s="1"/>
       <c r="V323" s="1"/>
       <c r="W323" s="1"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="3">
         <v>322</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C324" s="3"/>
       <c r="D324" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E324" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F324" s="3" t="s">
         <v>23</v>
@@ -19847,54 +19862,54 @@
       </c>
       <c r="H324" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I324" s="13"/>
       <c r="J324" s="13"/>
       <c r="K324" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L324" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M324" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N324" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O324" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P324" s="4">
         <v>0.95</v>
       </c>
       <c r="Q324" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R324" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S324" s="4">
         <v>100</v>
       </c>
       <c r="T324" s="1"/>
       <c r="U324" s="1"/>
       <c r="V324" s="1"/>
       <c r="W324" s="1"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="3">
         <v>323</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C325" s="3"/>
       <c r="D325" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E325" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F325" s="3" t="s">
         <v>23</v>
@@ -19904,54 +19919,54 @@
       </c>
       <c r="H325" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I325" s="13"/>
       <c r="J325" s="13"/>
       <c r="K325" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L325" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M325" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N325" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O325" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P325" s="4">
         <v>0.95</v>
       </c>
       <c r="Q325" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R325" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S325" s="4">
         <v>100</v>
       </c>
       <c r="T325" s="1"/>
       <c r="U325" s="1"/>
       <c r="V325" s="1"/>
       <c r="W325" s="1"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="3">
         <v>324</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C326" s="3"/>
       <c r="D326" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E326" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F326" s="3" t="s">
         <v>23</v>
@@ -19961,54 +19976,54 @@
       </c>
       <c r="H326" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I326" s="13"/>
       <c r="J326" s="13"/>
       <c r="K326" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L326" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M326" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N326" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O326" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P326" s="4">
         <v>0.95</v>
       </c>
       <c r="Q326" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R326" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S326" s="4">
         <v>100</v>
       </c>
       <c r="T326" s="1"/>
       <c r="U326" s="1"/>
       <c r="V326" s="1"/>
       <c r="W326" s="1"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="3">
         <v>325</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C327" s="3"/>
       <c r="D327" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E327" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F327" s="3" t="s">
         <v>23</v>
@@ -20018,54 +20033,54 @@
       </c>
       <c r="H327" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I327" s="13"/>
       <c r="J327" s="13"/>
       <c r="K327" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L327" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M327" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N327" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O327" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P327" s="4">
         <v>0.95</v>
       </c>
       <c r="Q327" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R327" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S327" s="4">
         <v>100</v>
       </c>
       <c r="T327" s="1"/>
       <c r="U327" s="1"/>
       <c r="V327" s="1"/>
       <c r="W327" s="1"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="3">
         <v>326</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C328" s="3"/>
       <c r="D328" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E328" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F328" s="3" t="s">
         <v>23</v>
@@ -20075,54 +20090,54 @@
       </c>
       <c r="H328" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I328" s="13"/>
       <c r="J328" s="13"/>
       <c r="K328" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L328" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M328" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N328" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O328" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P328" s="4">
         <v>0.95</v>
       </c>
       <c r="Q328" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R328" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S328" s="4">
         <v>100</v>
       </c>
       <c r="T328" s="1"/>
       <c r="U328" s="1"/>
       <c r="V328" s="1"/>
       <c r="W328" s="1"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="3">
         <v>327</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C329" s="3"/>
       <c r="D329" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E329" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F329" s="3" t="s">
         <v>23</v>
@@ -20132,54 +20147,54 @@
       </c>
       <c r="H329" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I329" s="13"/>
       <c r="J329" s="13"/>
       <c r="K329" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L329" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M329" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N329" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O329" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P329" s="4">
         <v>0.95</v>
       </c>
       <c r="Q329" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R329" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S329" s="4">
         <v>100</v>
       </c>
       <c r="T329" s="1"/>
       <c r="U329" s="1"/>
       <c r="V329" s="1"/>
       <c r="W329" s="1"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="3">
         <v>328</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C330" s="3"/>
       <c r="D330" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E330" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F330" s="3" t="s">
         <v>23</v>
@@ -20189,54 +20204,54 @@
       </c>
       <c r="H330" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I330" s="13"/>
       <c r="J330" s="13"/>
       <c r="K330" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L330" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M330" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N330" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O330" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P330" s="4">
         <v>0.95</v>
       </c>
       <c r="Q330" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R330" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S330" s="4">
         <v>100</v>
       </c>
       <c r="T330" s="1"/>
       <c r="U330" s="1"/>
       <c r="V330" s="1"/>
       <c r="W330" s="1"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="3">
         <v>329</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C331" s="3"/>
       <c r="D331" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E331" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F331" s="3" t="s">
         <v>23</v>
@@ -20246,54 +20261,54 @@
       </c>
       <c r="H331" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I331" s="13"/>
       <c r="J331" s="13"/>
       <c r="K331" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L331" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M331" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N331" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O331" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P331" s="4">
         <v>0.95</v>
       </c>
       <c r="Q331" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R331" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S331" s="4">
         <v>100</v>
       </c>
       <c r="T331" s="1"/>
       <c r="U331" s="1"/>
       <c r="V331" s="1"/>
       <c r="W331" s="1"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="3">
         <v>330</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C332" s="3"/>
       <c r="D332" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E332" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F332" s="3" t="s">
         <v>23</v>
@@ -20303,54 +20318,54 @@
       </c>
       <c r="H332" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I332" s="13"/>
       <c r="J332" s="13"/>
       <c r="K332" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L332" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M332" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N332" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O332" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P332" s="4">
         <v>0.95</v>
       </c>
       <c r="Q332" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R332" s="4">
-        <v>0</v>
+        <v>29.59</v>
       </c>
       <c r="S332" s="4">
         <v>100</v>
       </c>
       <c r="T332" s="1"/>
       <c r="U332" s="1"/>
       <c r="V332" s="1"/>
       <c r="W332" s="1"/>
     </row>
     <row r="333" spans="1:23">
       <c r="A333" s="3">
         <v>331</v>
       </c>
       <c r="B333" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C333" s="3"/>
       <c r="D333" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E333" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F333" s="3" t="s">
         <v>23</v>
@@ -20360,54 +20375,54 @@
       </c>
       <c r="H333" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I333" s="13"/>
       <c r="J333" s="13"/>
       <c r="K333" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L333" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M333" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N333" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O333" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P333" s="4">
         <v>0.95</v>
       </c>
       <c r="Q333" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R333" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S333" s="4">
         <v>100</v>
       </c>
       <c r="T333" s="1"/>
       <c r="U333" s="1"/>
       <c r="V333" s="1"/>
       <c r="W333" s="1"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="3">
         <v>332</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C334" s="3"/>
       <c r="D334" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E334" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F334" s="3" t="s">
         <v>23</v>
@@ -20417,54 +20432,54 @@
       </c>
       <c r="H334" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I334" s="13"/>
       <c r="J334" s="13"/>
       <c r="K334" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L334" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M334" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N334" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O334" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P334" s="4">
         <v>0.95</v>
       </c>
       <c r="Q334" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R334" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S334" s="4">
         <v>100</v>
       </c>
       <c r="T334" s="1"/>
       <c r="U334" s="1"/>
       <c r="V334" s="1"/>
       <c r="W334" s="1"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="3">
         <v>333</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C335" s="3"/>
       <c r="D335" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E335" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F335" s="3" t="s">
         <v>23</v>
@@ -20474,54 +20489,54 @@
       </c>
       <c r="H335" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I335" s="13"/>
       <c r="J335" s="13"/>
       <c r="K335" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L335" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M335" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N335" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O335" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P335" s="4">
         <v>0.95</v>
       </c>
       <c r="Q335" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R335" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S335" s="4">
         <v>100</v>
       </c>
       <c r="T335" s="1"/>
       <c r="U335" s="1"/>
       <c r="V335" s="1"/>
       <c r="W335" s="1"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="3">
         <v>334</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C336" s="3"/>
       <c r="D336" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E336" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F336" s="3" t="s">
         <v>23</v>
@@ -20531,54 +20546,54 @@
       </c>
       <c r="H336" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I336" s="13"/>
       <c r="J336" s="13"/>
       <c r="K336" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L336" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M336" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N336" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O336" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P336" s="4">
         <v>0.95</v>
       </c>
       <c r="Q336" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R336" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S336" s="4">
         <v>100</v>
       </c>
       <c r="T336" s="1"/>
       <c r="U336" s="1"/>
       <c r="V336" s="1"/>
       <c r="W336" s="1"/>
     </row>
     <row r="337" spans="1:23">
       <c r="A337" s="3">
         <v>335</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C337" s="3"/>
       <c r="D337" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E337" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F337" s="3" t="s">
         <v>23</v>
@@ -20588,54 +20603,54 @@
       </c>
       <c r="H337" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I337" s="13"/>
       <c r="J337" s="13"/>
       <c r="K337" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L337" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M337" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N337" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O337" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P337" s="4">
         <v>0.95</v>
       </c>
       <c r="Q337" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R337" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S337" s="4">
         <v>100</v>
       </c>
       <c r="T337" s="1"/>
       <c r="U337" s="1"/>
       <c r="V337" s="1"/>
       <c r="W337" s="1"/>
     </row>
     <row r="338" spans="1:23">
       <c r="A338" s="3">
         <v>336</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C338" s="3"/>
       <c r="D338" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E338" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F338" s="3" t="s">
         <v>23</v>
@@ -20645,54 +20660,54 @@
       </c>
       <c r="H338" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I338" s="13"/>
       <c r="J338" s="13"/>
       <c r="K338" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L338" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M338" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N338" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O338" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P338" s="4">
         <v>0.95</v>
       </c>
       <c r="Q338" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R338" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S338" s="4">
         <v>100</v>
       </c>
       <c r="T338" s="1"/>
       <c r="U338" s="1"/>
       <c r="V338" s="1"/>
       <c r="W338" s="1"/>
     </row>
     <row r="339" spans="1:23">
       <c r="A339" s="3">
         <v>337</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C339" s="3"/>
       <c r="D339" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E339" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F339" s="3" t="s">
         <v>23</v>
@@ -20702,54 +20717,54 @@
       </c>
       <c r="H339" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I339" s="13"/>
       <c r="J339" s="13"/>
       <c r="K339" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L339" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M339" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N339" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O339" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P339" s="4">
         <v>0.95</v>
       </c>
       <c r="Q339" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R339" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S339" s="4">
         <v>100</v>
       </c>
       <c r="T339" s="1"/>
       <c r="U339" s="1"/>
       <c r="V339" s="1"/>
       <c r="W339" s="1"/>
     </row>
     <row r="340" spans="1:23">
       <c r="A340" s="3">
         <v>338</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C340" s="3"/>
       <c r="D340" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E340" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F340" s="3" t="s">
         <v>23</v>
@@ -20759,54 +20774,54 @@
       </c>
       <c r="H340" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I340" s="13"/>
       <c r="J340" s="13"/>
       <c r="K340" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L340" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M340" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N340" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O340" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P340" s="4">
         <v>0.95</v>
       </c>
       <c r="Q340" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R340" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S340" s="4">
         <v>100</v>
       </c>
       <c r="T340" s="1"/>
       <c r="U340" s="1"/>
       <c r="V340" s="1"/>
       <c r="W340" s="1"/>
     </row>
     <row r="341" spans="1:23">
       <c r="A341" s="3">
         <v>339</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C341" s="3"/>
       <c r="D341" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E341" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F341" s="3" t="s">
         <v>23</v>
@@ -20816,54 +20831,54 @@
       </c>
       <c r="H341" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I341" s="13"/>
       <c r="J341" s="13"/>
       <c r="K341" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L341" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M341" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N341" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O341" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P341" s="4">
         <v>0.95</v>
       </c>
       <c r="Q341" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R341" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S341" s="4">
         <v>100</v>
       </c>
       <c r="T341" s="1"/>
       <c r="U341" s="1"/>
       <c r="V341" s="1"/>
       <c r="W341" s="1"/>
     </row>
     <row r="342" spans="1:23">
       <c r="A342" s="3">
         <v>340</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C342" s="3"/>
       <c r="D342" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E342" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F342" s="3" t="s">
         <v>23</v>
@@ -20873,54 +20888,54 @@
       </c>
       <c r="H342" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I342" s="13"/>
       <c r="J342" s="13"/>
       <c r="K342" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L342" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M342" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N342" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O342" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P342" s="4">
         <v>0.95</v>
       </c>
       <c r="Q342" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R342" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S342" s="4">
         <v>100</v>
       </c>
       <c r="T342" s="1"/>
       <c r="U342" s="1"/>
       <c r="V342" s="1"/>
       <c r="W342" s="1"/>
     </row>
     <row r="343" spans="1:23">
       <c r="A343" s="3">
         <v>341</v>
       </c>
       <c r="B343" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C343" s="3"/>
       <c r="D343" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E343" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F343" s="3" t="s">
         <v>23</v>
@@ -20930,54 +20945,54 @@
       </c>
       <c r="H343" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I343" s="13"/>
       <c r="J343" s="13"/>
       <c r="K343" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L343" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M343" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N343" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O343" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P343" s="4">
         <v>0.95</v>
       </c>
       <c r="Q343" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R343" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S343" s="4">
         <v>100</v>
       </c>
       <c r="T343" s="1"/>
       <c r="U343" s="1"/>
       <c r="V343" s="1"/>
       <c r="W343" s="1"/>
     </row>
     <row r="344" spans="1:23">
       <c r="A344" s="3">
         <v>342</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C344" s="3"/>
       <c r="D344" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E344" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F344" s="3" t="s">
         <v>23</v>
@@ -20987,54 +21002,54 @@
       </c>
       <c r="H344" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I344" s="13"/>
       <c r="J344" s="13"/>
       <c r="K344" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L344" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M344" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N344" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O344" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P344" s="4">
         <v>0.95</v>
       </c>
       <c r="Q344" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R344" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S344" s="4">
         <v>100</v>
       </c>
       <c r="T344" s="1"/>
       <c r="U344" s="1"/>
       <c r="V344" s="1"/>
       <c r="W344" s="1"/>
     </row>
     <row r="345" spans="1:23">
       <c r="A345" s="3">
         <v>343</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C345" s="3"/>
       <c r="D345" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E345" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F345" s="3" t="s">
         <v>23</v>
@@ -21044,54 +21059,54 @@
       </c>
       <c r="H345" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I345" s="13"/>
       <c r="J345" s="13"/>
       <c r="K345" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L345" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M345" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N345" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O345" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P345" s="4">
         <v>0.95</v>
       </c>
       <c r="Q345" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R345" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S345" s="4">
         <v>100</v>
       </c>
       <c r="T345" s="1"/>
       <c r="U345" s="1"/>
       <c r="V345" s="1"/>
       <c r="W345" s="1"/>
     </row>
     <row r="346" spans="1:23">
       <c r="A346" s="3">
         <v>344</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C346" s="3"/>
       <c r="D346" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E346" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F346" s="3" t="s">
         <v>23</v>
@@ -21101,54 +21116,54 @@
       </c>
       <c r="H346" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I346" s="13"/>
       <c r="J346" s="13"/>
       <c r="K346" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L346" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M346" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N346" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O346" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P346" s="4">
         <v>0.95</v>
       </c>
       <c r="Q346" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R346" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S346" s="4">
         <v>100</v>
       </c>
       <c r="T346" s="1"/>
       <c r="U346" s="1"/>
       <c r="V346" s="1"/>
       <c r="W346" s="1"/>
     </row>
     <row r="347" spans="1:23">
       <c r="A347" s="3">
         <v>345</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C347" s="3"/>
       <c r="D347" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E347" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F347" s="3" t="s">
         <v>23</v>
@@ -21158,54 +21173,54 @@
       </c>
       <c r="H347" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I347" s="13"/>
       <c r="J347" s="13"/>
       <c r="K347" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L347" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M347" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N347" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O347" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P347" s="4">
         <v>0.95</v>
       </c>
       <c r="Q347" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R347" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S347" s="4">
         <v>100</v>
       </c>
       <c r="T347" s="1"/>
       <c r="U347" s="1"/>
       <c r="V347" s="1"/>
       <c r="W347" s="1"/>
     </row>
     <row r="348" spans="1:23">
       <c r="A348" s="3">
         <v>346</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C348" s="3"/>
       <c r="D348" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E348" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F348" s="3" t="s">
         <v>23</v>
@@ -21215,54 +21230,54 @@
       </c>
       <c r="H348" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I348" s="13"/>
       <c r="J348" s="13"/>
       <c r="K348" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L348" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M348" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N348" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O348" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P348" s="4">
         <v>0.95</v>
       </c>
       <c r="Q348" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R348" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S348" s="4">
         <v>100</v>
       </c>
       <c r="T348" s="1"/>
       <c r="U348" s="1"/>
       <c r="V348" s="1"/>
       <c r="W348" s="1"/>
     </row>
     <row r="349" spans="1:23">
       <c r="A349" s="3">
         <v>347</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C349" s="3"/>
       <c r="D349" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E349" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F349" s="3" t="s">
         <v>23</v>
@@ -21272,54 +21287,54 @@
       </c>
       <c r="H349" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I349" s="13"/>
       <c r="J349" s="13"/>
       <c r="K349" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L349" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M349" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N349" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O349" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P349" s="4">
         <v>0.95</v>
       </c>
       <c r="Q349" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R349" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S349" s="4">
         <v>100</v>
       </c>
       <c r="T349" s="1"/>
       <c r="U349" s="1"/>
       <c r="V349" s="1"/>
       <c r="W349" s="1"/>
     </row>
     <row r="350" spans="1:23">
       <c r="A350" s="3">
         <v>348</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C350" s="3"/>
       <c r="D350" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E350" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F350" s="3" t="s">
         <v>23</v>
@@ -21329,54 +21344,54 @@
       </c>
       <c r="H350" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I350" s="13"/>
       <c r="J350" s="13"/>
       <c r="K350" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L350" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M350" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N350" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O350" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P350" s="4">
         <v>0.95</v>
       </c>
       <c r="Q350" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R350" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S350" s="4">
         <v>100</v>
       </c>
       <c r="T350" s="1"/>
       <c r="U350" s="1"/>
       <c r="V350" s="1"/>
       <c r="W350" s="1"/>
     </row>
     <row r="351" spans="1:23">
       <c r="A351" s="3">
         <v>349</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C351" s="3"/>
       <c r="D351" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E351" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F351" s="3" t="s">
         <v>23</v>
@@ -21386,54 +21401,54 @@
       </c>
       <c r="H351" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I351" s="13"/>
       <c r="J351" s="13"/>
       <c r="K351" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L351" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M351" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N351" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O351" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P351" s="4">
         <v>0.95</v>
       </c>
       <c r="Q351" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R351" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S351" s="4">
         <v>100</v>
       </c>
       <c r="T351" s="1"/>
       <c r="U351" s="1"/>
       <c r="V351" s="1"/>
       <c r="W351" s="1"/>
     </row>
     <row r="352" spans="1:23">
       <c r="A352" s="3">
         <v>350</v>
       </c>
       <c r="B352" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C352" s="3"/>
       <c r="D352" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E352" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F352" s="3" t="s">
         <v>23</v>
@@ -21443,54 +21458,54 @@
       </c>
       <c r="H352" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I352" s="13"/>
       <c r="J352" s="13"/>
       <c r="K352" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L352" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M352" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N352" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O352" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P352" s="4">
         <v>0.95</v>
       </c>
       <c r="Q352" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R352" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S352" s="4">
         <v>100</v>
       </c>
       <c r="T352" s="1"/>
       <c r="U352" s="1"/>
       <c r="V352" s="1"/>
       <c r="W352" s="1"/>
     </row>
     <row r="353" spans="1:23">
       <c r="A353" s="3">
         <v>351</v>
       </c>
       <c r="B353" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C353" s="3"/>
       <c r="D353" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E353" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F353" s="3" t="s">
         <v>23</v>
@@ -21500,54 +21515,54 @@
       </c>
       <c r="H353" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I353" s="13"/>
       <c r="J353" s="13"/>
       <c r="K353" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L353" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M353" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N353" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O353" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P353" s="4">
         <v>0.95</v>
       </c>
       <c r="Q353" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R353" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S353" s="4">
         <v>100</v>
       </c>
       <c r="T353" s="1"/>
       <c r="U353" s="1"/>
       <c r="V353" s="1"/>
       <c r="W353" s="1"/>
     </row>
     <row r="354" spans="1:23">
       <c r="A354" s="3">
         <v>352</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C354" s="3"/>
       <c r="D354" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E354" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F354" s="3" t="s">
         <v>23</v>
@@ -21557,54 +21572,54 @@
       </c>
       <c r="H354" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I354" s="13"/>
       <c r="J354" s="13"/>
       <c r="K354" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L354" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M354" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N354" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O354" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P354" s="4">
         <v>0.95</v>
       </c>
       <c r="Q354" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R354" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S354" s="4">
         <v>100</v>
       </c>
       <c r="T354" s="1"/>
       <c r="U354" s="1"/>
       <c r="V354" s="1"/>
       <c r="W354" s="1"/>
     </row>
     <row r="355" spans="1:23">
       <c r="A355" s="3">
         <v>353</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C355" s="3"/>
       <c r="D355" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E355" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F355" s="3" t="s">
         <v>23</v>
@@ -21614,54 +21629,54 @@
       </c>
       <c r="H355" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I355" s="13"/>
       <c r="J355" s="13"/>
       <c r="K355" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L355" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M355" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N355" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O355" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P355" s="4">
         <v>0.95</v>
       </c>
       <c r="Q355" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R355" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S355" s="4">
         <v>100</v>
       </c>
       <c r="T355" s="1"/>
       <c r="U355" s="1"/>
       <c r="V355" s="1"/>
       <c r="W355" s="1"/>
     </row>
     <row r="356" spans="1:23">
       <c r="A356" s="3">
         <v>354</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C356" s="3"/>
       <c r="D356" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E356" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F356" s="3" t="s">
         <v>23</v>
@@ -21671,54 +21686,54 @@
       </c>
       <c r="H356" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I356" s="13"/>
       <c r="J356" s="13"/>
       <c r="K356" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L356" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M356" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N356" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O356" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P356" s="4">
         <v>0.95</v>
       </c>
       <c r="Q356" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R356" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S356" s="4">
         <v>100</v>
       </c>
       <c r="T356" s="1"/>
       <c r="U356" s="1"/>
       <c r="V356" s="1"/>
       <c r="W356" s="1"/>
     </row>
     <row r="357" spans="1:23">
       <c r="A357" s="3">
         <v>355</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C357" s="3"/>
       <c r="D357" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E357" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F357" s="3" t="s">
         <v>23</v>
@@ -21728,54 +21743,54 @@
       </c>
       <c r="H357" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I357" s="13"/>
       <c r="J357" s="13"/>
       <c r="K357" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L357" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M357" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N357" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O357" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P357" s="4">
         <v>0.95</v>
       </c>
       <c r="Q357" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R357" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S357" s="4">
         <v>100</v>
       </c>
       <c r="T357" s="1"/>
       <c r="U357" s="1"/>
       <c r="V357" s="1"/>
       <c r="W357" s="1"/>
     </row>
     <row r="358" spans="1:23">
       <c r="A358" s="3">
         <v>356</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C358" s="3"/>
       <c r="D358" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E358" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F358" s="3" t="s">
         <v>23</v>
@@ -21785,54 +21800,54 @@
       </c>
       <c r="H358" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I358" s="13"/>
       <c r="J358" s="13"/>
       <c r="K358" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L358" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M358" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N358" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O358" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P358" s="4">
         <v>0.95</v>
       </c>
       <c r="Q358" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R358" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S358" s="4">
         <v>100</v>
       </c>
       <c r="T358" s="1"/>
       <c r="U358" s="1"/>
       <c r="V358" s="1"/>
       <c r="W358" s="1"/>
     </row>
     <row r="359" spans="1:23">
       <c r="A359" s="3">
         <v>357</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C359" s="3"/>
       <c r="D359" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E359" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F359" s="3" t="s">
         <v>23</v>
@@ -21842,54 +21857,54 @@
       </c>
       <c r="H359" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I359" s="13"/>
       <c r="J359" s="13"/>
       <c r="K359" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L359" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M359" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N359" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O359" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P359" s="4">
         <v>0.95</v>
       </c>
       <c r="Q359" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R359" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S359" s="4">
         <v>100</v>
       </c>
       <c r="T359" s="1"/>
       <c r="U359" s="1"/>
       <c r="V359" s="1"/>
       <c r="W359" s="1"/>
     </row>
     <row r="360" spans="1:23">
       <c r="A360" s="3">
         <v>358</v>
       </c>
       <c r="B360" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C360" s="3"/>
       <c r="D360" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E360" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F360" s="3" t="s">
         <v>23</v>
@@ -21899,54 +21914,54 @@
       </c>
       <c r="H360" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I360" s="13"/>
       <c r="J360" s="13"/>
       <c r="K360" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L360" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M360" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N360" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O360" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P360" s="4">
         <v>0.95</v>
       </c>
       <c r="Q360" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R360" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S360" s="4">
         <v>100</v>
       </c>
       <c r="T360" s="1"/>
       <c r="U360" s="1"/>
       <c r="V360" s="1"/>
       <c r="W360" s="1"/>
     </row>
     <row r="361" spans="1:23">
       <c r="A361" s="3">
         <v>359</v>
       </c>
       <c r="B361" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C361" s="3"/>
       <c r="D361" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E361" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F361" s="3" t="s">
         <v>23</v>
@@ -21956,54 +21971,54 @@
       </c>
       <c r="H361" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I361" s="13"/>
       <c r="J361" s="13"/>
       <c r="K361" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L361" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M361" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N361" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O361" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P361" s="4">
         <v>0.95</v>
       </c>
       <c r="Q361" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R361" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S361" s="4">
         <v>100</v>
       </c>
       <c r="T361" s="1"/>
       <c r="U361" s="1"/>
       <c r="V361" s="1"/>
       <c r="W361" s="1"/>
     </row>
     <row r="362" spans="1:23">
       <c r="A362" s="3">
         <v>360</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C362" s="3"/>
       <c r="D362" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E362" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F362" s="3" t="s">
         <v>23</v>
@@ -22013,54 +22028,54 @@
       </c>
       <c r="H362" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I362" s="13"/>
       <c r="J362" s="13"/>
       <c r="K362" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L362" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M362" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N362" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O362" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P362" s="4">
         <v>0.95</v>
       </c>
       <c r="Q362" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R362" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S362" s="4">
         <v>100</v>
       </c>
       <c r="T362" s="1"/>
       <c r="U362" s="1"/>
       <c r="V362" s="1"/>
       <c r="W362" s="1"/>
     </row>
     <row r="363" spans="1:23">
       <c r="A363" s="3">
         <v>361</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C363" s="3"/>
       <c r="D363" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E363" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F363" s="3" t="s">
         <v>23</v>
@@ -22070,54 +22085,54 @@
       </c>
       <c r="H363" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I363" s="13"/>
       <c r="J363" s="13"/>
       <c r="K363" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L363" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M363" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N363" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O363" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P363" s="4">
         <v>0.95</v>
       </c>
       <c r="Q363" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R363" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S363" s="4">
         <v>100</v>
       </c>
       <c r="T363" s="1"/>
       <c r="U363" s="1"/>
       <c r="V363" s="1"/>
       <c r="W363" s="1"/>
     </row>
     <row r="364" spans="1:23">
       <c r="A364" s="3">
         <v>362</v>
       </c>
       <c r="B364" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C364" s="3"/>
       <c r="D364" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E364" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F364" s="3" t="s">
         <v>23</v>
@@ -22127,54 +22142,54 @@
       </c>
       <c r="H364" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I364" s="13"/>
       <c r="J364" s="13"/>
       <c r="K364" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L364" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M364" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N364" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O364" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P364" s="4">
         <v>0.95</v>
       </c>
       <c r="Q364" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R364" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S364" s="4">
         <v>100</v>
       </c>
       <c r="T364" s="1"/>
       <c r="U364" s="1"/>
       <c r="V364" s="1"/>
       <c r="W364" s="1"/>
     </row>
     <row r="365" spans="1:23">
       <c r="A365" s="3">
         <v>363</v>
       </c>
       <c r="B365" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C365" s="3"/>
       <c r="D365" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E365" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F365" s="3" t="s">
         <v>23</v>
@@ -22184,54 +22199,54 @@
       </c>
       <c r="H365" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I365" s="13"/>
       <c r="J365" s="13"/>
       <c r="K365" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L365" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M365" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N365" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O365" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P365" s="4">
         <v>0.95</v>
       </c>
       <c r="Q365" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R365" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S365" s="4">
         <v>100</v>
       </c>
       <c r="T365" s="1"/>
       <c r="U365" s="1"/>
       <c r="V365" s="1"/>
       <c r="W365" s="1"/>
     </row>
     <row r="366" spans="1:23">
       <c r="A366" s="3">
         <v>364</v>
       </c>
       <c r="B366" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C366" s="3"/>
       <c r="D366" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E366" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F366" s="3" t="s">
         <v>23</v>
@@ -22241,54 +22256,54 @@
       </c>
       <c r="H366" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I366" s="13"/>
       <c r="J366" s="13"/>
       <c r="K366" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L366" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M366" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N366" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O366" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P366" s="4">
         <v>0.95</v>
       </c>
       <c r="Q366" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R366" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S366" s="4">
         <v>100</v>
       </c>
       <c r="T366" s="1"/>
       <c r="U366" s="1"/>
       <c r="V366" s="1"/>
       <c r="W366" s="1"/>
     </row>
     <row r="367" spans="1:23">
       <c r="A367" s="3">
         <v>365</v>
       </c>
       <c r="B367" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C367" s="3"/>
       <c r="D367" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E367" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F367" s="3" t="s">
         <v>23</v>
@@ -22298,54 +22313,54 @@
       </c>
       <c r="H367" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I367" s="13"/>
       <c r="J367" s="13"/>
       <c r="K367" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L367" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M367" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N367" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O367" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P367" s="4">
         <v>0.95</v>
       </c>
       <c r="Q367" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R367" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S367" s="4">
         <v>100</v>
       </c>
       <c r="T367" s="1"/>
       <c r="U367" s="1"/>
       <c r="V367" s="1"/>
       <c r="W367" s="1"/>
     </row>
     <row r="368" spans="1:23">
       <c r="A368" s="3">
         <v>366</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C368" s="3"/>
       <c r="D368" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E368" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F368" s="3" t="s">
         <v>23</v>
@@ -22355,54 +22370,54 @@
       </c>
       <c r="H368" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I368" s="13"/>
       <c r="J368" s="13"/>
       <c r="K368" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L368" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M368" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N368" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O368" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P368" s="4">
         <v>0.95</v>
       </c>
       <c r="Q368" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R368" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S368" s="4">
         <v>100</v>
       </c>
       <c r="T368" s="1"/>
       <c r="U368" s="1"/>
       <c r="V368" s="1"/>
       <c r="W368" s="1"/>
     </row>
     <row r="369" spans="1:23">
       <c r="A369" s="3">
         <v>367</v>
       </c>
       <c r="B369" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C369" s="3"/>
       <c r="D369" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E369" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F369" s="3" t="s">
         <v>23</v>
@@ -22412,54 +22427,54 @@
       </c>
       <c r="H369" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I369" s="13"/>
       <c r="J369" s="13"/>
       <c r="K369" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L369" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M369" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N369" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O369" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P369" s="4">
         <v>0.95</v>
       </c>
       <c r="Q369" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R369" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S369" s="4">
         <v>100</v>
       </c>
       <c r="T369" s="1"/>
       <c r="U369" s="1"/>
       <c r="V369" s="1"/>
       <c r="W369" s="1"/>
     </row>
     <row r="370" spans="1:23">
       <c r="A370" s="3">
         <v>368</v>
       </c>
       <c r="B370" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C370" s="3"/>
       <c r="D370" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E370" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F370" s="3" t="s">
         <v>23</v>
@@ -22469,54 +22484,54 @@
       </c>
       <c r="H370" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I370" s="13"/>
       <c r="J370" s="13"/>
       <c r="K370" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L370" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M370" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N370" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O370" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P370" s="4">
         <v>0.95</v>
       </c>
       <c r="Q370" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R370" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S370" s="4">
         <v>100</v>
       </c>
       <c r="T370" s="1"/>
       <c r="U370" s="1"/>
       <c r="V370" s="1"/>
       <c r="W370" s="1"/>
     </row>
     <row r="371" spans="1:23">
       <c r="A371" s="3">
         <v>369</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C371" s="3"/>
       <c r="D371" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E371" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F371" s="3" t="s">
         <v>23</v>
@@ -22526,54 +22541,54 @@
       </c>
       <c r="H371" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I371" s="13"/>
       <c r="J371" s="13"/>
       <c r="K371" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L371" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M371" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N371" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O371" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P371" s="4">
         <v>0.95</v>
       </c>
       <c r="Q371" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R371" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S371" s="4">
         <v>100</v>
       </c>
       <c r="T371" s="1"/>
       <c r="U371" s="1"/>
       <c r="V371" s="1"/>
       <c r="W371" s="1"/>
     </row>
     <row r="372" spans="1:23">
       <c r="A372" s="3">
         <v>370</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C372" s="3"/>
       <c r="D372" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E372" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F372" s="3" t="s">
         <v>23</v>
@@ -22583,54 +22598,54 @@
       </c>
       <c r="H372" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I372" s="13"/>
       <c r="J372" s="13"/>
       <c r="K372" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L372" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M372" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N372" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O372" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P372" s="4">
         <v>0.95</v>
       </c>
       <c r="Q372" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R372" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S372" s="4">
         <v>100</v>
       </c>
       <c r="T372" s="1"/>
       <c r="U372" s="1"/>
       <c r="V372" s="1"/>
       <c r="W372" s="1"/>
     </row>
     <row r="373" spans="1:23">
       <c r="A373" s="3">
         <v>371</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C373" s="3"/>
       <c r="D373" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E373" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F373" s="3" t="s">
         <v>23</v>
@@ -22640,54 +22655,54 @@
       </c>
       <c r="H373" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I373" s="13"/>
       <c r="J373" s="13"/>
       <c r="K373" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L373" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M373" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N373" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O373" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P373" s="4">
         <v>0.95</v>
       </c>
       <c r="Q373" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R373" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S373" s="4">
         <v>100</v>
       </c>
       <c r="T373" s="1"/>
       <c r="U373" s="1"/>
       <c r="V373" s="1"/>
       <c r="W373" s="1"/>
     </row>
     <row r="374" spans="1:23">
       <c r="A374" s="3">
         <v>372</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C374" s="3"/>
       <c r="D374" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E374" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F374" s="3" t="s">
         <v>23</v>
@@ -22697,54 +22712,54 @@
       </c>
       <c r="H374" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I374" s="13"/>
       <c r="J374" s="13"/>
       <c r="K374" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L374" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M374" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N374" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O374" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P374" s="4">
         <v>0.95</v>
       </c>
       <c r="Q374" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R374" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S374" s="4">
         <v>100</v>
       </c>
       <c r="T374" s="1"/>
       <c r="U374" s="1"/>
       <c r="V374" s="1"/>
       <c r="W374" s="1"/>
     </row>
     <row r="375" spans="1:23">
       <c r="A375" s="3">
         <v>373</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C375" s="3"/>
       <c r="D375" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E375" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F375" s="3" t="s">
         <v>23</v>
@@ -22754,54 +22769,54 @@
       </c>
       <c r="H375" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I375" s="13"/>
       <c r="J375" s="13"/>
       <c r="K375" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L375" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M375" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N375" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O375" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P375" s="4">
         <v>0.95</v>
       </c>
       <c r="Q375" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R375" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S375" s="4">
         <v>100</v>
       </c>
       <c r="T375" s="1"/>
       <c r="U375" s="1"/>
       <c r="V375" s="1"/>
       <c r="W375" s="1"/>
     </row>
     <row r="376" spans="1:23">
       <c r="A376" s="3">
         <v>374</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C376" s="3"/>
       <c r="D376" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E376" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F376" s="3" t="s">
         <v>23</v>
@@ -22811,54 +22826,54 @@
       </c>
       <c r="H376" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I376" s="13"/>
       <c r="J376" s="13"/>
       <c r="K376" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L376" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M376" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N376" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O376" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P376" s="4">
         <v>0.95</v>
       </c>
       <c r="Q376" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R376" s="4">
-        <v>0</v>
+        <v>52.24</v>
       </c>
       <c r="S376" s="4">
         <v>100</v>
       </c>
       <c r="T376" s="1"/>
       <c r="U376" s="1"/>
       <c r="V376" s="1"/>
       <c r="W376" s="1"/>
     </row>
     <row r="377" spans="1:23">
       <c r="A377" s="3">
         <v>375</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C377" s="3"/>
       <c r="D377" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E377" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F377" s="3" t="s">
         <v>23</v>
@@ -22870,54 +22885,54 @@
         <v>133</v>
       </c>
       <c r="I377" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J377" s="13"/>
       <c r="K377" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L377" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M377" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N377" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O377" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P377" s="4">
         <v>5.9</v>
       </c>
       <c r="Q377" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R377" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S377" s="4">
         <v>15</v>
       </c>
       <c r="T377" s="1"/>
       <c r="U377" s="1"/>
       <c r="V377" s="1"/>
       <c r="W377" s="1"/>
     </row>
     <row r="378" spans="1:23">
       <c r="A378" s="3">
         <v>376</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C378" s="3"/>
       <c r="D378" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E378" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F378" s="3" t="s">
         <v>23</v>
@@ -22929,54 +22944,54 @@
         <v>133</v>
       </c>
       <c r="I378" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J378" s="13"/>
       <c r="K378" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L378" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M378" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N378" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O378" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P378" s="4">
         <v>5.9</v>
       </c>
       <c r="Q378" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R378" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S378" s="4">
         <v>15</v>
       </c>
       <c r="T378" s="1"/>
       <c r="U378" s="1"/>
       <c r="V378" s="1"/>
       <c r="W378" s="1"/>
     </row>
     <row r="379" spans="1:23">
       <c r="A379" s="3">
         <v>377</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C379" s="3"/>
       <c r="D379" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E379" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F379" s="3" t="s">
         <v>23</v>
@@ -22988,54 +23003,54 @@
         <v>133</v>
       </c>
       <c r="I379" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J379" s="13"/>
       <c r="K379" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L379" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M379" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N379" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O379" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P379" s="4">
         <v>5.9</v>
       </c>
       <c r="Q379" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R379" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S379" s="4">
         <v>15</v>
       </c>
       <c r="T379" s="1"/>
       <c r="U379" s="1"/>
       <c r="V379" s="1"/>
       <c r="W379" s="1"/>
     </row>
     <row r="380" spans="1:23">
       <c r="A380" s="3">
         <v>378</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C380" s="3"/>
       <c r="D380" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E380" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F380" s="3" t="s">
         <v>23</v>
@@ -23047,54 +23062,54 @@
         <v>133</v>
       </c>
       <c r="I380" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J380" s="13"/>
       <c r="K380" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L380" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M380" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N380" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O380" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P380" s="4">
         <v>5.9</v>
       </c>
       <c r="Q380" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R380" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S380" s="4">
         <v>15</v>
       </c>
       <c r="T380" s="1"/>
       <c r="U380" s="1"/>
       <c r="V380" s="1"/>
       <c r="W380" s="1"/>
     </row>
     <row r="381" spans="1:23">
       <c r="A381" s="3">
         <v>379</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C381" s="3"/>
       <c r="D381" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E381" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F381" s="3" t="s">
         <v>23</v>
@@ -23106,54 +23121,54 @@
         <v>133</v>
       </c>
       <c r="I381" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J381" s="13"/>
       <c r="K381" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L381" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M381" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N381" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O381" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P381" s="4">
         <v>5.9</v>
       </c>
       <c r="Q381" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R381" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S381" s="4">
         <v>15</v>
       </c>
       <c r="T381" s="1"/>
       <c r="U381" s="1"/>
       <c r="V381" s="1"/>
       <c r="W381" s="1"/>
     </row>
     <row r="382" spans="1:23">
       <c r="A382" s="3">
         <v>380</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C382" s="3"/>
       <c r="D382" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E382" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F382" s="3" t="s">
         <v>23</v>
@@ -23165,54 +23180,54 @@
         <v>133</v>
       </c>
       <c r="I382" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J382" s="13"/>
       <c r="K382" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L382" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M382" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N382" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O382" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P382" s="4">
         <v>5.9</v>
       </c>
       <c r="Q382" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R382" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S382" s="4">
         <v>15</v>
       </c>
       <c r="T382" s="1"/>
       <c r="U382" s="1"/>
       <c r="V382" s="1"/>
       <c r="W382" s="1"/>
     </row>
     <row r="383" spans="1:23">
       <c r="A383" s="3">
         <v>381</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C383" s="3"/>
       <c r="D383" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E383" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F383" s="3" t="s">
         <v>23</v>
@@ -23224,54 +23239,54 @@
         <v>133</v>
       </c>
       <c r="I383" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J383" s="13"/>
       <c r="K383" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L383" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M383" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N383" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O383" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P383" s="4">
         <v>5.9</v>
       </c>
       <c r="Q383" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R383" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S383" s="4">
         <v>15</v>
       </c>
       <c r="T383" s="1"/>
       <c r="U383" s="1"/>
       <c r="V383" s="1"/>
       <c r="W383" s="1"/>
     </row>
     <row r="384" spans="1:23">
       <c r="A384" s="3">
         <v>382</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C384" s="3"/>
       <c r="D384" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E384" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F384" s="3" t="s">
         <v>23</v>
@@ -23283,54 +23298,54 @@
         <v>133</v>
       </c>
       <c r="I384" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J384" s="13"/>
       <c r="K384" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L384" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M384" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N384" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O384" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P384" s="4">
         <v>5.9</v>
       </c>
       <c r="Q384" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R384" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S384" s="4">
         <v>15</v>
       </c>
       <c r="T384" s="1"/>
       <c r="U384" s="1"/>
       <c r="V384" s="1"/>
       <c r="W384" s="1"/>
     </row>
     <row r="385" spans="1:23">
       <c r="A385" s="3">
         <v>383</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C385" s="3"/>
       <c r="D385" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E385" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F385" s="3" t="s">
         <v>23</v>
@@ -23342,54 +23357,54 @@
         <v>133</v>
       </c>
       <c r="I385" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J385" s="13"/>
       <c r="K385" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L385" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M385" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N385" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O385" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P385" s="4">
         <v>5.9</v>
       </c>
       <c r="Q385" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R385" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S385" s="4">
         <v>15</v>
       </c>
       <c r="T385" s="1"/>
       <c r="U385" s="1"/>
       <c r="V385" s="1"/>
       <c r="W385" s="1"/>
     </row>
     <row r="386" spans="1:23">
       <c r="A386" s="3">
         <v>384</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C386" s="3"/>
       <c r="D386" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E386" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F386" s="3" t="s">
         <v>23</v>
@@ -23401,54 +23416,54 @@
         <v>133</v>
       </c>
       <c r="I386" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J386" s="13"/>
       <c r="K386" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L386" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M386" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N386" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O386" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P386" s="4">
         <v>5.9</v>
       </c>
       <c r="Q386" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R386" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S386" s="4">
         <v>15</v>
       </c>
       <c r="T386" s="1"/>
       <c r="U386" s="1"/>
       <c r="V386" s="1"/>
       <c r="W386" s="1"/>
     </row>
     <row r="387" spans="1:23">
       <c r="A387" s="3">
         <v>385</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C387" s="3"/>
       <c r="D387" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E387" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F387" s="3" t="s">
         <v>23</v>
@@ -23460,54 +23475,54 @@
         <v>133</v>
       </c>
       <c r="I387" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J387" s="13"/>
       <c r="K387" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L387" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M387" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N387" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O387" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P387" s="4">
         <v>5.9</v>
       </c>
       <c r="Q387" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R387" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S387" s="4">
         <v>15</v>
       </c>
       <c r="T387" s="1"/>
       <c r="U387" s="1"/>
       <c r="V387" s="1"/>
       <c r="W387" s="1"/>
     </row>
     <row r="388" spans="1:23">
       <c r="A388" s="3">
         <v>386</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C388" s="3"/>
       <c r="D388" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E388" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F388" s="3" t="s">
         <v>23</v>
@@ -23519,54 +23534,54 @@
         <v>133</v>
       </c>
       <c r="I388" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J388" s="13"/>
       <c r="K388" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L388" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M388" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N388" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O388" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P388" s="4">
         <v>5.9</v>
       </c>
       <c r="Q388" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R388" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S388" s="4">
         <v>15</v>
       </c>
       <c r="T388" s="1"/>
       <c r="U388" s="1"/>
       <c r="V388" s="1"/>
       <c r="W388" s="1"/>
     </row>
     <row r="389" spans="1:23">
       <c r="A389" s="3">
         <v>387</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C389" s="3"/>
       <c r="D389" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E389" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F389" s="3" t="s">
         <v>23</v>
@@ -23578,54 +23593,54 @@
         <v>133</v>
       </c>
       <c r="I389" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J389" s="13"/>
       <c r="K389" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L389" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M389" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N389" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O389" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P389" s="4">
         <v>5.9</v>
       </c>
       <c r="Q389" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R389" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S389" s="4">
         <v>15</v>
       </c>
       <c r="T389" s="1"/>
       <c r="U389" s="1"/>
       <c r="V389" s="1"/>
       <c r="W389" s="1"/>
     </row>
     <row r="390" spans="1:23">
       <c r="A390" s="3">
         <v>388</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C390" s="3"/>
       <c r="D390" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E390" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F390" s="3" t="s">
         <v>23</v>
@@ -23637,54 +23652,54 @@
         <v>133</v>
       </c>
       <c r="I390" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J390" s="13"/>
       <c r="K390" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L390" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M390" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N390" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O390" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P390" s="4">
         <v>5.9</v>
       </c>
       <c r="Q390" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R390" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S390" s="4">
         <v>15</v>
       </c>
       <c r="T390" s="1"/>
       <c r="U390" s="1"/>
       <c r="V390" s="1"/>
       <c r="W390" s="1"/>
     </row>
     <row r="391" spans="1:23">
       <c r="A391" s="3">
         <v>389</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C391" s="3"/>
       <c r="D391" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E391" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F391" s="3" t="s">
         <v>23</v>
@@ -23696,54 +23711,54 @@
         <v>133</v>
       </c>
       <c r="I391" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J391" s="13"/>
       <c r="K391" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L391" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M391" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N391" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O391" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P391" s="4">
         <v>5.9</v>
       </c>
       <c r="Q391" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R391" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S391" s="4">
         <v>15</v>
       </c>
       <c r="T391" s="1"/>
       <c r="U391" s="1"/>
       <c r="V391" s="1"/>
       <c r="W391" s="1"/>
     </row>
     <row r="392" spans="1:23">
       <c r="A392" s="3">
         <v>390</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C392" s="3"/>
       <c r="D392" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E392" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F392" s="3" t="s">
         <v>23</v>
@@ -23755,54 +23770,54 @@
         <v>133</v>
       </c>
       <c r="I392" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J392" s="13"/>
       <c r="K392" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L392" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M392" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N392" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O392" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P392" s="4">
         <v>5.9</v>
       </c>
       <c r="Q392" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R392" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S392" s="4">
         <v>15</v>
       </c>
       <c r="T392" s="1"/>
       <c r="U392" s="1"/>
       <c r="V392" s="1"/>
       <c r="W392" s="1"/>
     </row>
     <row r="393" spans="1:23">
       <c r="A393" s="3">
         <v>391</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C393" s="3"/>
       <c r="D393" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E393" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F393" s="3" t="s">
         <v>23</v>
@@ -23814,54 +23829,54 @@
         <v>133</v>
       </c>
       <c r="I393" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J393" s="13"/>
       <c r="K393" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L393" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M393" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N393" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O393" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P393" s="4">
         <v>5.9</v>
       </c>
       <c r="Q393" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R393" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S393" s="4">
         <v>15</v>
       </c>
       <c r="T393" s="1"/>
       <c r="U393" s="1"/>
       <c r="V393" s="1"/>
       <c r="W393" s="1"/>
     </row>
     <row r="394" spans="1:23">
       <c r="A394" s="3">
         <v>392</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C394" s="3"/>
       <c r="D394" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E394" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F394" s="3" t="s">
         <v>23</v>
@@ -23873,54 +23888,54 @@
         <v>133</v>
       </c>
       <c r="I394" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J394" s="13"/>
       <c r="K394" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L394" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M394" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N394" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O394" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P394" s="4">
         <v>5.9</v>
       </c>
       <c r="Q394" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R394" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S394" s="4">
         <v>15</v>
       </c>
       <c r="T394" s="1"/>
       <c r="U394" s="1"/>
       <c r="V394" s="1"/>
       <c r="W394" s="1"/>
     </row>
     <row r="395" spans="1:23">
       <c r="A395" s="3">
         <v>393</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C395" s="3"/>
       <c r="D395" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E395" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F395" s="3" t="s">
         <v>23</v>
@@ -23932,54 +23947,54 @@
         <v>133</v>
       </c>
       <c r="I395" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J395" s="13"/>
       <c r="K395" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L395" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M395" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N395" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O395" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P395" s="4">
         <v>5.9</v>
       </c>
       <c r="Q395" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R395" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S395" s="4">
         <v>15</v>
       </c>
       <c r="T395" s="1"/>
       <c r="U395" s="1"/>
       <c r="V395" s="1"/>
       <c r="W395" s="1"/>
     </row>
     <row r="396" spans="1:23">
       <c r="A396" s="3">
         <v>394</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C396" s="3"/>
       <c r="D396" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E396" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F396" s="3" t="s">
         <v>23</v>
@@ -23991,54 +24006,54 @@
         <v>133</v>
       </c>
       <c r="I396" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J396" s="13"/>
       <c r="K396" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L396" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M396" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N396" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O396" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P396" s="4">
         <v>5.9</v>
       </c>
       <c r="Q396" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R396" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S396" s="4">
         <v>15</v>
       </c>
       <c r="T396" s="1"/>
       <c r="U396" s="1"/>
       <c r="V396" s="1"/>
       <c r="W396" s="1"/>
     </row>
     <row r="397" spans="1:23">
       <c r="A397" s="3">
         <v>395</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C397" s="3"/>
       <c r="D397" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E397" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F397" s="3" t="s">
         <v>23</v>
@@ -24050,54 +24065,54 @@
         <v>133</v>
       </c>
       <c r="I397" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J397" s="13"/>
       <c r="K397" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L397" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M397" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N397" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O397" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P397" s="4">
         <v>5.9</v>
       </c>
       <c r="Q397" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R397" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S397" s="4">
         <v>15</v>
       </c>
       <c r="T397" s="1"/>
       <c r="U397" s="1"/>
       <c r="V397" s="1"/>
       <c r="W397" s="1"/>
     </row>
     <row r="398" spans="1:23">
       <c r="A398" s="3">
         <v>396</v>
       </c>
       <c r="B398" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C398" s="3"/>
       <c r="D398" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E398" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F398" s="3" t="s">
         <v>23</v>
@@ -24109,54 +24124,54 @@
         <v>133</v>
       </c>
       <c r="I398" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J398" s="13"/>
       <c r="K398" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L398" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M398" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N398" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O398" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P398" s="4">
         <v>5.9</v>
       </c>
       <c r="Q398" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R398" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S398" s="4">
         <v>15</v>
       </c>
       <c r="T398" s="1"/>
       <c r="U398" s="1"/>
       <c r="V398" s="1"/>
       <c r="W398" s="1"/>
     </row>
     <row r="399" spans="1:23">
       <c r="A399" s="3">
         <v>397</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C399" s="3"/>
       <c r="D399" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E399" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F399" s="3" t="s">
         <v>23</v>
@@ -24166,54 +24181,54 @@
       </c>
       <c r="H399" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I399" s="13"/>
       <c r="J399" s="13"/>
       <c r="K399" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L399" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M399" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N399" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O399" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P399" s="4">
         <v>0.95</v>
       </c>
       <c r="Q399" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R399" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S399" s="4">
         <v>100</v>
       </c>
       <c r="T399" s="1"/>
       <c r="U399" s="1"/>
       <c r="V399" s="1"/>
       <c r="W399" s="1"/>
     </row>
     <row r="400" spans="1:23">
       <c r="A400" s="3">
         <v>398</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C400" s="3"/>
       <c r="D400" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E400" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F400" s="3" t="s">
         <v>23</v>
@@ -24223,54 +24238,54 @@
       </c>
       <c r="H400" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I400" s="13"/>
       <c r="J400" s="13"/>
       <c r="K400" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L400" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M400" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N400" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O400" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P400" s="4">
         <v>0.95</v>
       </c>
       <c r="Q400" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R400" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S400" s="4">
         <v>100</v>
       </c>
       <c r="T400" s="1"/>
       <c r="U400" s="1"/>
       <c r="V400" s="1"/>
       <c r="W400" s="1"/>
     </row>
     <row r="401" spans="1:23">
       <c r="A401" s="3">
         <v>399</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C401" s="3"/>
       <c r="D401" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E401" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F401" s="3" t="s">
         <v>23</v>
@@ -24280,54 +24295,54 @@
       </c>
       <c r="H401" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I401" s="13"/>
       <c r="J401" s="13"/>
       <c r="K401" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L401" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M401" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N401" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O401" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P401" s="4">
         <v>0.95</v>
       </c>
       <c r="Q401" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R401" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S401" s="4">
         <v>100</v>
       </c>
       <c r="T401" s="1"/>
       <c r="U401" s="1"/>
       <c r="V401" s="1"/>
       <c r="W401" s="1"/>
     </row>
     <row r="402" spans="1:23">
       <c r="A402" s="3">
         <v>400</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C402" s="3"/>
       <c r="D402" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E402" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F402" s="3" t="s">
         <v>23</v>
@@ -24337,54 +24352,54 @@
       </c>
       <c r="H402" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I402" s="13"/>
       <c r="J402" s="13"/>
       <c r="K402" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L402" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M402" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N402" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O402" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P402" s="4">
         <v>0.95</v>
       </c>
       <c r="Q402" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R402" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S402" s="4">
         <v>100</v>
       </c>
       <c r="T402" s="1"/>
       <c r="U402" s="1"/>
       <c r="V402" s="1"/>
       <c r="W402" s="1"/>
     </row>
     <row r="403" spans="1:23">
       <c r="A403" s="3">
         <v>401</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C403" s="3"/>
       <c r="D403" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E403" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F403" s="3" t="s">
         <v>23</v>
@@ -24394,54 +24409,54 @@
       </c>
       <c r="H403" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I403" s="13"/>
       <c r="J403" s="13"/>
       <c r="K403" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L403" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M403" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N403" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O403" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P403" s="4">
         <v>0.95</v>
       </c>
       <c r="Q403" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R403" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S403" s="4">
         <v>100</v>
       </c>
       <c r="T403" s="1"/>
       <c r="U403" s="1"/>
       <c r="V403" s="1"/>
       <c r="W403" s="1"/>
     </row>
     <row r="404" spans="1:23">
       <c r="A404" s="3">
         <v>402</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C404" s="3"/>
       <c r="D404" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E404" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F404" s="3" t="s">
         <v>23</v>
@@ -24451,54 +24466,54 @@
       </c>
       <c r="H404" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I404" s="13"/>
       <c r="J404" s="13"/>
       <c r="K404" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L404" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M404" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N404" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O404" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P404" s="4">
         <v>0.95</v>
       </c>
       <c r="Q404" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R404" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S404" s="4">
         <v>100</v>
       </c>
       <c r="T404" s="1"/>
       <c r="U404" s="1"/>
       <c r="V404" s="1"/>
       <c r="W404" s="1"/>
     </row>
     <row r="405" spans="1:23">
       <c r="A405" s="3">
         <v>403</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C405" s="3"/>
       <c r="D405" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E405" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F405" s="3" t="s">
         <v>23</v>
@@ -24508,54 +24523,54 @@
       </c>
       <c r="H405" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I405" s="13"/>
       <c r="J405" s="13"/>
       <c r="K405" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L405" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M405" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N405" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O405" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P405" s="4">
         <v>0.95</v>
       </c>
       <c r="Q405" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R405" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S405" s="4">
         <v>100</v>
       </c>
       <c r="T405" s="1"/>
       <c r="U405" s="1"/>
       <c r="V405" s="1"/>
       <c r="W405" s="1"/>
     </row>
     <row r="406" spans="1:23">
       <c r="A406" s="3">
         <v>404</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C406" s="3"/>
       <c r="D406" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E406" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F406" s="3" t="s">
         <v>23</v>
@@ -24565,54 +24580,54 @@
       </c>
       <c r="H406" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I406" s="13"/>
       <c r="J406" s="13"/>
       <c r="K406" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L406" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M406" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N406" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O406" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P406" s="4">
         <v>0.95</v>
       </c>
       <c r="Q406" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R406" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S406" s="4">
         <v>100</v>
       </c>
       <c r="T406" s="1"/>
       <c r="U406" s="1"/>
       <c r="V406" s="1"/>
       <c r="W406" s="1"/>
     </row>
     <row r="407" spans="1:23">
       <c r="A407" s="3">
         <v>405</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C407" s="3"/>
       <c r="D407" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E407" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F407" s="3" t="s">
         <v>23</v>
@@ -24622,54 +24637,54 @@
       </c>
       <c r="H407" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I407" s="13"/>
       <c r="J407" s="13"/>
       <c r="K407" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L407" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M407" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N407" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O407" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P407" s="4">
         <v>0.95</v>
       </c>
       <c r="Q407" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R407" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S407" s="4">
         <v>100</v>
       </c>
       <c r="T407" s="1"/>
       <c r="U407" s="1"/>
       <c r="V407" s="1"/>
       <c r="W407" s="1"/>
     </row>
     <row r="408" spans="1:23">
       <c r="A408" s="3">
         <v>406</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C408" s="3"/>
       <c r="D408" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E408" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F408" s="3" t="s">
         <v>23</v>
@@ -24679,54 +24694,54 @@
       </c>
       <c r="H408" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I408" s="13"/>
       <c r="J408" s="13"/>
       <c r="K408" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L408" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M408" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N408" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O408" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P408" s="4">
         <v>0.95</v>
       </c>
       <c r="Q408" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R408" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S408" s="4">
         <v>100</v>
       </c>
       <c r="T408" s="1"/>
       <c r="U408" s="1"/>
       <c r="V408" s="1"/>
       <c r="W408" s="1"/>
     </row>
     <row r="409" spans="1:23">
       <c r="A409" s="3">
         <v>407</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C409" s="3"/>
       <c r="D409" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E409" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F409" s="3" t="s">
         <v>23</v>
@@ -24736,54 +24751,54 @@
       </c>
       <c r="H409" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I409" s="13"/>
       <c r="J409" s="13"/>
       <c r="K409" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L409" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M409" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N409" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O409" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P409" s="4">
         <v>0.95</v>
       </c>
       <c r="Q409" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R409" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S409" s="4">
         <v>100</v>
       </c>
       <c r="T409" s="1"/>
       <c r="U409" s="1"/>
       <c r="V409" s="1"/>
       <c r="W409" s="1"/>
     </row>
     <row r="410" spans="1:23">
       <c r="A410" s="3">
         <v>408</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C410" s="3"/>
       <c r="D410" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E410" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F410" s="3" t="s">
         <v>23</v>
@@ -24793,54 +24808,54 @@
       </c>
       <c r="H410" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I410" s="13"/>
       <c r="J410" s="13"/>
       <c r="K410" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L410" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M410" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N410" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O410" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P410" s="4">
         <v>0.95</v>
       </c>
       <c r="Q410" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R410" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S410" s="4">
         <v>100</v>
       </c>
       <c r="T410" s="1"/>
       <c r="U410" s="1"/>
       <c r="V410" s="1"/>
       <c r="W410" s="1"/>
     </row>
     <row r="411" spans="1:23">
       <c r="A411" s="3">
         <v>409</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C411" s="3"/>
       <c r="D411" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E411" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F411" s="3" t="s">
         <v>23</v>
@@ -24850,54 +24865,54 @@
       </c>
       <c r="H411" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I411" s="13"/>
       <c r="J411" s="13"/>
       <c r="K411" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L411" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M411" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N411" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O411" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P411" s="4">
         <v>0.95</v>
       </c>
       <c r="Q411" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R411" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S411" s="4">
         <v>100</v>
       </c>
       <c r="T411" s="1"/>
       <c r="U411" s="1"/>
       <c r="V411" s="1"/>
       <c r="W411" s="1"/>
     </row>
     <row r="412" spans="1:23">
       <c r="A412" s="3">
         <v>410</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C412" s="3"/>
       <c r="D412" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E412" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F412" s="3" t="s">
         <v>23</v>
@@ -24907,54 +24922,54 @@
       </c>
       <c r="H412" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I412" s="13"/>
       <c r="J412" s="13"/>
       <c r="K412" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L412" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M412" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N412" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O412" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P412" s="4">
         <v>0.95</v>
       </c>
       <c r="Q412" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R412" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S412" s="4">
         <v>100</v>
       </c>
       <c r="T412" s="1"/>
       <c r="U412" s="1"/>
       <c r="V412" s="1"/>
       <c r="W412" s="1"/>
     </row>
     <row r="413" spans="1:23">
       <c r="A413" s="3">
         <v>411</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C413" s="3"/>
       <c r="D413" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E413" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F413" s="3" t="s">
         <v>23</v>
@@ -24964,54 +24979,54 @@
       </c>
       <c r="H413" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I413" s="13"/>
       <c r="J413" s="13"/>
       <c r="K413" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L413" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M413" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N413" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O413" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P413" s="4">
         <v>0.95</v>
       </c>
       <c r="Q413" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R413" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S413" s="4">
         <v>100</v>
       </c>
       <c r="T413" s="1"/>
       <c r="U413" s="1"/>
       <c r="V413" s="1"/>
       <c r="W413" s="1"/>
     </row>
     <row r="414" spans="1:23">
       <c r="A414" s="3">
         <v>412</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C414" s="3"/>
       <c r="D414" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E414" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F414" s="3" t="s">
         <v>23</v>
@@ -25021,54 +25036,54 @@
       </c>
       <c r="H414" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I414" s="13"/>
       <c r="J414" s="13"/>
       <c r="K414" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L414" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M414" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N414" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O414" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P414" s="4">
         <v>0.95</v>
       </c>
       <c r="Q414" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R414" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S414" s="4">
         <v>100</v>
       </c>
       <c r="T414" s="1"/>
       <c r="U414" s="1"/>
       <c r="V414" s="1"/>
       <c r="W414" s="1"/>
     </row>
     <row r="415" spans="1:23">
       <c r="A415" s="3">
         <v>413</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C415" s="3"/>
       <c r="D415" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E415" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F415" s="3" t="s">
         <v>23</v>
@@ -25078,54 +25093,54 @@
       </c>
       <c r="H415" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I415" s="13"/>
       <c r="J415" s="13"/>
       <c r="K415" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L415" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M415" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N415" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O415" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P415" s="4">
         <v>0.95</v>
       </c>
       <c r="Q415" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R415" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S415" s="4">
         <v>100</v>
       </c>
       <c r="T415" s="1"/>
       <c r="U415" s="1"/>
       <c r="V415" s="1"/>
       <c r="W415" s="1"/>
     </row>
     <row r="416" spans="1:23">
       <c r="A416" s="3">
         <v>414</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C416" s="3"/>
       <c r="D416" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E416" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F416" s="3" t="s">
         <v>23</v>
@@ -25135,54 +25150,54 @@
       </c>
       <c r="H416" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I416" s="13"/>
       <c r="J416" s="13"/>
       <c r="K416" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L416" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M416" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N416" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O416" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P416" s="4">
         <v>0.95</v>
       </c>
       <c r="Q416" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R416" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S416" s="4">
         <v>100</v>
       </c>
       <c r="T416" s="1"/>
       <c r="U416" s="1"/>
       <c r="V416" s="1"/>
       <c r="W416" s="1"/>
     </row>
     <row r="417" spans="1:23">
       <c r="A417" s="3">
         <v>415</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C417" s="3"/>
       <c r="D417" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E417" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F417" s="3" t="s">
         <v>23</v>
@@ -25192,54 +25207,54 @@
       </c>
       <c r="H417" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I417" s="13"/>
       <c r="J417" s="13"/>
       <c r="K417" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L417" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M417" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N417" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O417" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P417" s="4">
         <v>0.95</v>
       </c>
       <c r="Q417" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R417" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S417" s="4">
         <v>100</v>
       </c>
       <c r="T417" s="1"/>
       <c r="U417" s="1"/>
       <c r="V417" s="1"/>
       <c r="W417" s="1"/>
     </row>
     <row r="418" spans="1:23">
       <c r="A418" s="3">
         <v>416</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C418" s="3"/>
       <c r="D418" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E418" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F418" s="3" t="s">
         <v>23</v>
@@ -25249,54 +25264,54 @@
       </c>
       <c r="H418" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I418" s="13"/>
       <c r="J418" s="13"/>
       <c r="K418" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L418" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M418" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N418" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O418" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P418" s="4">
         <v>0.95</v>
       </c>
       <c r="Q418" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R418" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S418" s="4">
         <v>100</v>
       </c>
       <c r="T418" s="1"/>
       <c r="U418" s="1"/>
       <c r="V418" s="1"/>
       <c r="W418" s="1"/>
     </row>
     <row r="419" spans="1:23">
       <c r="A419" s="3">
         <v>417</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C419" s="3"/>
       <c r="D419" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E419" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F419" s="3" t="s">
         <v>23</v>
@@ -25306,54 +25321,54 @@
       </c>
       <c r="H419" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I419" s="13"/>
       <c r="J419" s="13"/>
       <c r="K419" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L419" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M419" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N419" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O419" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P419" s="4">
         <v>0.95</v>
       </c>
       <c r="Q419" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R419" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S419" s="4">
         <v>100</v>
       </c>
       <c r="T419" s="1"/>
       <c r="U419" s="1"/>
       <c r="V419" s="1"/>
       <c r="W419" s="1"/>
     </row>
     <row r="420" spans="1:23">
       <c r="A420" s="3">
         <v>418</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C420" s="3"/>
       <c r="D420" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E420" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F420" s="3" t="s">
         <v>23</v>
@@ -25363,54 +25378,54 @@
       </c>
       <c r="H420" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I420" s="13"/>
       <c r="J420" s="13"/>
       <c r="K420" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L420" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M420" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N420" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O420" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P420" s="4">
         <v>0.95</v>
       </c>
       <c r="Q420" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R420" s="4">
-        <v>0</v>
+        <v>57.55</v>
       </c>
       <c r="S420" s="4">
         <v>100</v>
       </c>
       <c r="T420" s="1"/>
       <c r="U420" s="1"/>
       <c r="V420" s="1"/>
       <c r="W420" s="1"/>
     </row>
     <row r="421" spans="1:23">
       <c r="A421" s="3">
         <v>419</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C421" s="3"/>
       <c r="D421" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E421" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F421" s="3" t="s">
         <v>23</v>
@@ -25424,54 +25439,54 @@
       <c r="I421" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J421" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K421" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L421" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M421" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N421" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O421" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P421" s="4">
         <v>5.11</v>
       </c>
       <c r="Q421" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R421" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S421" s="4">
         <v>100</v>
       </c>
       <c r="T421" s="1"/>
       <c r="U421" s="1"/>
       <c r="V421" s="1"/>
       <c r="W421" s="1"/>
     </row>
     <row r="422" spans="1:23">
       <c r="A422" s="3">
         <v>420</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C422" s="3"/>
       <c r="D422" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E422" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F422" s="3" t="s">
         <v>23</v>
@@ -25485,54 +25500,54 @@
       <c r="I422" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J422" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K422" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L422" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M422" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N422" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O422" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P422" s="4">
         <v>5.11</v>
       </c>
       <c r="Q422" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R422" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S422" s="4">
         <v>100</v>
       </c>
       <c r="T422" s="1"/>
       <c r="U422" s="1"/>
       <c r="V422" s="1"/>
       <c r="W422" s="1"/>
     </row>
     <row r="423" spans="1:23">
       <c r="A423" s="3">
         <v>421</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C423" s="3"/>
       <c r="D423" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E423" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F423" s="3" t="s">
         <v>23</v>
@@ -25546,54 +25561,54 @@
       <c r="I423" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J423" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K423" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L423" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M423" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N423" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O423" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P423" s="4">
         <v>5.11</v>
       </c>
       <c r="Q423" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R423" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S423" s="4">
         <v>100</v>
       </c>
       <c r="T423" s="1"/>
       <c r="U423" s="1"/>
       <c r="V423" s="1"/>
       <c r="W423" s="1"/>
     </row>
     <row r="424" spans="1:23">
       <c r="A424" s="3">
         <v>422</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C424" s="3"/>
       <c r="D424" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E424" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F424" s="3" t="s">
         <v>23</v>
@@ -25607,54 +25622,54 @@
       <c r="I424" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J424" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K424" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L424" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M424" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N424" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O424" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P424" s="4">
         <v>5.11</v>
       </c>
       <c r="Q424" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R424" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S424" s="4">
         <v>100</v>
       </c>
       <c r="T424" s="1"/>
       <c r="U424" s="1"/>
       <c r="V424" s="1"/>
       <c r="W424" s="1"/>
     </row>
     <row r="425" spans="1:23">
       <c r="A425" s="3">
         <v>423</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C425" s="3"/>
       <c r="D425" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E425" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F425" s="3" t="s">
         <v>23</v>
@@ -25668,54 +25683,54 @@
       <c r="I425" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J425" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K425" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L425" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M425" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N425" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O425" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P425" s="4">
         <v>5.11</v>
       </c>
       <c r="Q425" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R425" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S425" s="4">
         <v>100</v>
       </c>
       <c r="T425" s="1"/>
       <c r="U425" s="1"/>
       <c r="V425" s="1"/>
       <c r="W425" s="1"/>
     </row>
     <row r="426" spans="1:23">
       <c r="A426" s="3">
         <v>424</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C426" s="3"/>
       <c r="D426" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E426" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F426" s="3" t="s">
         <v>23</v>
@@ -25729,54 +25744,54 @@
       <c r="I426" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J426" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K426" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L426" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M426" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N426" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O426" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P426" s="4">
         <v>5.11</v>
       </c>
       <c r="Q426" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R426" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S426" s="4">
         <v>100</v>
       </c>
       <c r="T426" s="1"/>
       <c r="U426" s="1"/>
       <c r="V426" s="1"/>
       <c r="W426" s="1"/>
     </row>
     <row r="427" spans="1:23">
       <c r="A427" s="3">
         <v>425</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C427" s="3"/>
       <c r="D427" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E427" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F427" s="3" t="s">
         <v>23</v>
@@ -25790,54 +25805,54 @@
       <c r="I427" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J427" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K427" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L427" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M427" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N427" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O427" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P427" s="4">
         <v>5.11</v>
       </c>
       <c r="Q427" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R427" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S427" s="4">
         <v>100</v>
       </c>
       <c r="T427" s="1"/>
       <c r="U427" s="1"/>
       <c r="V427" s="1"/>
       <c r="W427" s="1"/>
     </row>
     <row r="428" spans="1:23">
       <c r="A428" s="3">
         <v>426</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C428" s="3"/>
       <c r="D428" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E428" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F428" s="3" t="s">
         <v>23</v>
@@ -25851,54 +25866,54 @@
       <c r="I428" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J428" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K428" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L428" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M428" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N428" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O428" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P428" s="4">
         <v>5.11</v>
       </c>
       <c r="Q428" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R428" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S428" s="4">
         <v>100</v>
       </c>
       <c r="T428" s="1"/>
       <c r="U428" s="1"/>
       <c r="V428" s="1"/>
       <c r="W428" s="1"/>
     </row>
     <row r="429" spans="1:23">
       <c r="A429" s="3">
         <v>427</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C429" s="3"/>
       <c r="D429" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E429" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F429" s="3" t="s">
         <v>23</v>
@@ -25912,54 +25927,54 @@
       <c r="I429" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J429" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K429" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L429" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M429" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N429" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O429" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P429" s="4">
         <v>5.11</v>
       </c>
       <c r="Q429" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R429" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S429" s="4">
         <v>100</v>
       </c>
       <c r="T429" s="1"/>
       <c r="U429" s="1"/>
       <c r="V429" s="1"/>
       <c r="W429" s="1"/>
     </row>
     <row r="430" spans="1:23">
       <c r="A430" s="3">
         <v>428</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C430" s="3"/>
       <c r="D430" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E430" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F430" s="3" t="s">
         <v>23</v>
@@ -25973,54 +25988,54 @@
       <c r="I430" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J430" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K430" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L430" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M430" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N430" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O430" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P430" s="4">
         <v>5.11</v>
       </c>
       <c r="Q430" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R430" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S430" s="4">
         <v>100</v>
       </c>
       <c r="T430" s="1"/>
       <c r="U430" s="1"/>
       <c r="V430" s="1"/>
       <c r="W430" s="1"/>
     </row>
     <row r="431" spans="1:23">
       <c r="A431" s="3">
         <v>429</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C431" s="3"/>
       <c r="D431" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E431" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F431" s="3" t="s">
         <v>23</v>
@@ -26034,54 +26049,54 @@
       <c r="I431" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J431" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K431" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L431" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M431" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N431" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O431" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P431" s="4">
         <v>5.11</v>
       </c>
       <c r="Q431" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R431" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S431" s="4">
         <v>100</v>
       </c>
       <c r="T431" s="1"/>
       <c r="U431" s="1"/>
       <c r="V431" s="1"/>
       <c r="W431" s="1"/>
     </row>
     <row r="432" spans="1:23">
       <c r="A432" s="3">
         <v>430</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C432" s="3"/>
       <c r="D432" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E432" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F432" s="3" t="s">
         <v>23</v>
@@ -26095,54 +26110,54 @@
       <c r="I432" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J432" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K432" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L432" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M432" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N432" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O432" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P432" s="4">
         <v>5.11</v>
       </c>
       <c r="Q432" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R432" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S432" s="4">
         <v>100</v>
       </c>
       <c r="T432" s="1"/>
       <c r="U432" s="1"/>
       <c r="V432" s="1"/>
       <c r="W432" s="1"/>
     </row>
     <row r="433" spans="1:23">
       <c r="A433" s="3">
         <v>431</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C433" s="3"/>
       <c r="D433" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E433" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F433" s="3" t="s">
         <v>23</v>
@@ -26156,54 +26171,54 @@
       <c r="I433" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J433" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K433" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L433" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M433" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N433" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O433" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P433" s="4">
         <v>5.11</v>
       </c>
       <c r="Q433" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R433" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S433" s="4">
         <v>100</v>
       </c>
       <c r="T433" s="1"/>
       <c r="U433" s="1"/>
       <c r="V433" s="1"/>
       <c r="W433" s="1"/>
     </row>
     <row r="434" spans="1:23">
       <c r="A434" s="3">
         <v>432</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C434" s="3"/>
       <c r="D434" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E434" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F434" s="3" t="s">
         <v>23</v>
@@ -26217,54 +26232,54 @@
       <c r="I434" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J434" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K434" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L434" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M434" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N434" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O434" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P434" s="4">
         <v>5.11</v>
       </c>
       <c r="Q434" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R434" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S434" s="4">
         <v>100</v>
       </c>
       <c r="T434" s="1"/>
       <c r="U434" s="1"/>
       <c r="V434" s="1"/>
       <c r="W434" s="1"/>
     </row>
     <row r="435" spans="1:23">
       <c r="A435" s="3">
         <v>433</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C435" s="3"/>
       <c r="D435" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E435" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F435" s="3" t="s">
         <v>23</v>
@@ -26278,54 +26293,54 @@
       <c r="I435" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J435" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K435" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L435" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M435" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N435" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O435" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P435" s="4">
         <v>5.11</v>
       </c>
       <c r="Q435" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R435" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S435" s="4">
         <v>100</v>
       </c>
       <c r="T435" s="1"/>
       <c r="U435" s="1"/>
       <c r="V435" s="1"/>
       <c r="W435" s="1"/>
     </row>
     <row r="436" spans="1:23">
       <c r="A436" s="3">
         <v>434</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C436" s="3"/>
       <c r="D436" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E436" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F436" s="3" t="s">
         <v>23</v>
@@ -26339,54 +26354,54 @@
       <c r="I436" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J436" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K436" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L436" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M436" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N436" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O436" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P436" s="4">
         <v>5.11</v>
       </c>
       <c r="Q436" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R436" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S436" s="4">
         <v>100</v>
       </c>
       <c r="T436" s="1"/>
       <c r="U436" s="1"/>
       <c r="V436" s="1"/>
       <c r="W436" s="1"/>
     </row>
     <row r="437" spans="1:23">
       <c r="A437" s="3">
         <v>435</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C437" s="3"/>
       <c r="D437" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E437" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F437" s="3" t="s">
         <v>23</v>
@@ -26400,54 +26415,54 @@
       <c r="I437" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J437" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K437" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L437" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M437" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N437" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O437" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P437" s="4">
         <v>5.11</v>
       </c>
       <c r="Q437" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R437" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S437" s="4">
         <v>100</v>
       </c>
       <c r="T437" s="1"/>
       <c r="U437" s="1"/>
       <c r="V437" s="1"/>
       <c r="W437" s="1"/>
     </row>
     <row r="438" spans="1:23">
       <c r="A438" s="3">
         <v>436</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C438" s="3"/>
       <c r="D438" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E438" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F438" s="3" t="s">
         <v>23</v>
@@ -26461,54 +26476,54 @@
       <c r="I438" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J438" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K438" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L438" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M438" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N438" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O438" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P438" s="4">
         <v>5.11</v>
       </c>
       <c r="Q438" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R438" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S438" s="4">
         <v>100</v>
       </c>
       <c r="T438" s="1"/>
       <c r="U438" s="1"/>
       <c r="V438" s="1"/>
       <c r="W438" s="1"/>
     </row>
     <row r="439" spans="1:23">
       <c r="A439" s="3">
         <v>437</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C439" s="3"/>
       <c r="D439" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E439" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F439" s="3" t="s">
         <v>23</v>
@@ -26522,54 +26537,54 @@
       <c r="I439" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J439" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K439" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L439" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M439" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N439" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O439" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P439" s="4">
         <v>5.11</v>
       </c>
       <c r="Q439" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R439" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S439" s="4">
         <v>100</v>
       </c>
       <c r="T439" s="1"/>
       <c r="U439" s="1"/>
       <c r="V439" s="1"/>
       <c r="W439" s="1"/>
     </row>
     <row r="440" spans="1:23">
       <c r="A440" s="3">
         <v>438</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C440" s="3"/>
       <c r="D440" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E440" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F440" s="3" t="s">
         <v>23</v>
@@ -26583,54 +26598,54 @@
       <c r="I440" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J440" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K440" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L440" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M440" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N440" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O440" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P440" s="4">
         <v>5.11</v>
       </c>
       <c r="Q440" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R440" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S440" s="4">
         <v>100</v>
       </c>
       <c r="T440" s="1"/>
       <c r="U440" s="1"/>
       <c r="V440" s="1"/>
       <c r="W440" s="1"/>
     </row>
     <row r="441" spans="1:23">
       <c r="A441" s="3">
         <v>439</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C441" s="3"/>
       <c r="D441" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E441" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F441" s="3" t="s">
         <v>23</v>
@@ -26644,54 +26659,54 @@
       <c r="I441" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J441" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K441" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L441" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M441" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N441" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O441" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P441" s="4">
         <v>5.11</v>
       </c>
       <c r="Q441" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R441" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S441" s="4">
         <v>100</v>
       </c>
       <c r="T441" s="1"/>
       <c r="U441" s="1"/>
       <c r="V441" s="1"/>
       <c r="W441" s="1"/>
     </row>
     <row r="442" spans="1:23">
       <c r="A442" s="3">
         <v>440</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C442" s="3"/>
       <c r="D442" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E442" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F442" s="3" t="s">
         <v>23</v>
@@ -26705,54 +26720,54 @@
       <c r="I442" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J442" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K442" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L442" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M442" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N442" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O442" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P442" s="4">
         <v>5.11</v>
       </c>
       <c r="Q442" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R442" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S442" s="4">
         <v>100</v>
       </c>
       <c r="T442" s="1"/>
       <c r="U442" s="1"/>
       <c r="V442" s="1"/>
       <c r="W442" s="1"/>
     </row>
     <row r="443" spans="1:23">
       <c r="A443" s="3">
         <v>441</v>
       </c>
       <c r="B443" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C443" s="3"/>
       <c r="D443" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E443" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F443" s="3" t="s">
         <v>23</v>
@@ -38052,54 +38067,54 @@
       <c r="I641" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J641" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K641" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L641" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M641" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N641" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O641" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P641" s="4">
         <v>86.44</v>
       </c>
       <c r="Q641" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R641" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S641" s="4">
         <v>33</v>
       </c>
       <c r="T641" s="1"/>
       <c r="U641" s="1"/>
       <c r="V641" s="1"/>
       <c r="W641" s="1"/>
     </row>
     <row r="642" spans="1:23">
       <c r="A642" s="3">
         <v>640</v>
       </c>
       <c r="B642" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C642" s="3"/>
       <c r="D642" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E642" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F642" s="3" t="s">
         <v>23</v>
@@ -38113,54 +38128,54 @@
       <c r="I642" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J642" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K642" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L642" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M642" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N642" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O642" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P642" s="4">
         <v>86.44</v>
       </c>
       <c r="Q642" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R642" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S642" s="4">
         <v>33</v>
       </c>
       <c r="T642" s="1"/>
       <c r="U642" s="1"/>
       <c r="V642" s="1"/>
       <c r="W642" s="1"/>
     </row>
     <row r="643" spans="1:23">
       <c r="A643" s="3">
         <v>641</v>
       </c>
       <c r="B643" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C643" s="3"/>
       <c r="D643" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E643" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F643" s="3" t="s">
         <v>23</v>
@@ -38174,54 +38189,54 @@
       <c r="I643" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J643" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K643" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L643" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M643" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N643" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O643" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P643" s="4">
         <v>86.44</v>
       </c>
       <c r="Q643" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R643" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S643" s="4">
         <v>33</v>
       </c>
       <c r="T643" s="1"/>
       <c r="U643" s="1"/>
       <c r="V643" s="1"/>
       <c r="W643" s="1"/>
     </row>
     <row r="644" spans="1:23">
       <c r="A644" s="3">
         <v>642</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C644" s="3"/>
       <c r="D644" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E644" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F644" s="3" t="s">
         <v>23</v>
@@ -38235,54 +38250,54 @@
       <c r="I644" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J644" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K644" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L644" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M644" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N644" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O644" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P644" s="4">
         <v>86.44</v>
       </c>
       <c r="Q644" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R644" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S644" s="4">
         <v>33</v>
       </c>
       <c r="T644" s="1"/>
       <c r="U644" s="1"/>
       <c r="V644" s="1"/>
       <c r="W644" s="1"/>
     </row>
     <row r="645" spans="1:23">
       <c r="A645" s="3">
         <v>643</v>
       </c>
       <c r="B645" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C645" s="3"/>
       <c r="D645" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E645" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F645" s="3" t="s">
         <v>23</v>
@@ -38296,54 +38311,54 @@
       <c r="I645" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J645" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K645" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L645" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M645" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N645" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O645" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P645" s="4">
         <v>86.44</v>
       </c>
       <c r="Q645" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R645" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S645" s="4">
         <v>33</v>
       </c>
       <c r="T645" s="1"/>
       <c r="U645" s="1"/>
       <c r="V645" s="1"/>
       <c r="W645" s="1"/>
     </row>
     <row r="646" spans="1:23">
       <c r="A646" s="3">
         <v>644</v>
       </c>
       <c r="B646" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C646" s="3"/>
       <c r="D646" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E646" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F646" s="3" t="s">
         <v>23</v>
@@ -38357,54 +38372,54 @@
       <c r="I646" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J646" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K646" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L646" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M646" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N646" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O646" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P646" s="4">
         <v>86.44</v>
       </c>
       <c r="Q646" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R646" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S646" s="4">
         <v>33</v>
       </c>
       <c r="T646" s="1"/>
       <c r="U646" s="1"/>
       <c r="V646" s="1"/>
       <c r="W646" s="1"/>
     </row>
     <row r="647" spans="1:23">
       <c r="A647" s="3">
         <v>645</v>
       </c>
       <c r="B647" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C647" s="3"/>
       <c r="D647" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E647" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F647" s="3" t="s">
         <v>23</v>
@@ -38418,54 +38433,54 @@
       <c r="I647" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J647" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K647" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L647" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M647" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N647" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O647" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P647" s="4">
         <v>86.44</v>
       </c>
       <c r="Q647" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R647" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S647" s="4">
         <v>33</v>
       </c>
       <c r="T647" s="1"/>
       <c r="U647" s="1"/>
       <c r="V647" s="1"/>
       <c r="W647" s="1"/>
     </row>
     <row r="648" spans="1:23">
       <c r="A648" s="3">
         <v>646</v>
       </c>
       <c r="B648" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C648" s="3"/>
       <c r="D648" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E648" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F648" s="3" t="s">
         <v>23</v>
@@ -38479,54 +38494,54 @@
       <c r="I648" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J648" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K648" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L648" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M648" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N648" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O648" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P648" s="4">
         <v>86.44</v>
       </c>
       <c r="Q648" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R648" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S648" s="4">
         <v>33</v>
       </c>
       <c r="T648" s="1"/>
       <c r="U648" s="1"/>
       <c r="V648" s="1"/>
       <c r="W648" s="1"/>
     </row>
     <row r="649" spans="1:23">
       <c r="A649" s="3">
         <v>647</v>
       </c>
       <c r="B649" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C649" s="3"/>
       <c r="D649" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E649" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F649" s="3" t="s">
         <v>23</v>
@@ -38540,54 +38555,54 @@
       <c r="I649" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J649" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K649" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L649" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M649" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N649" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O649" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P649" s="4">
         <v>86.44</v>
       </c>
       <c r="Q649" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R649" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S649" s="4">
         <v>33</v>
       </c>
       <c r="T649" s="1"/>
       <c r="U649" s="1"/>
       <c r="V649" s="1"/>
       <c r="W649" s="1"/>
     </row>
     <row r="650" spans="1:23">
       <c r="A650" s="3">
         <v>648</v>
       </c>
       <c r="B650" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C650" s="3"/>
       <c r="D650" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E650" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F650" s="3" t="s">
         <v>23</v>
@@ -38601,54 +38616,54 @@
       <c r="I650" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J650" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K650" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L650" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M650" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N650" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O650" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P650" s="4">
         <v>86.44</v>
       </c>
       <c r="Q650" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R650" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S650" s="4">
         <v>33</v>
       </c>
       <c r="T650" s="1"/>
       <c r="U650" s="1"/>
       <c r="V650" s="1"/>
       <c r="W650" s="1"/>
     </row>
     <row r="651" spans="1:23">
       <c r="A651" s="3">
         <v>649</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C651" s="3"/>
       <c r="D651" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E651" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F651" s="3" t="s">
         <v>23</v>
@@ -38662,54 +38677,54 @@
       <c r="I651" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J651" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K651" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L651" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M651" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N651" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O651" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P651" s="4">
         <v>86.44</v>
       </c>
       <c r="Q651" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R651" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S651" s="4">
         <v>33</v>
       </c>
       <c r="T651" s="1"/>
       <c r="U651" s="1"/>
       <c r="V651" s="1"/>
       <c r="W651" s="1"/>
     </row>
     <row r="652" spans="1:23">
       <c r="A652" s="3">
         <v>650</v>
       </c>
       <c r="B652" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C652" s="3"/>
       <c r="D652" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E652" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F652" s="3" t="s">
         <v>23</v>
@@ -38723,54 +38738,54 @@
       <c r="I652" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J652" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K652" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L652" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M652" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N652" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O652" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P652" s="4">
         <v>86.44</v>
       </c>
       <c r="Q652" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R652" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S652" s="4">
         <v>33</v>
       </c>
       <c r="T652" s="1"/>
       <c r="U652" s="1"/>
       <c r="V652" s="1"/>
       <c r="W652" s="1"/>
     </row>
     <row r="653" spans="1:23">
       <c r="A653" s="3">
         <v>651</v>
       </c>
       <c r="B653" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C653" s="3"/>
       <c r="D653" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E653" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F653" s="3" t="s">
         <v>23</v>
@@ -38784,54 +38799,54 @@
       <c r="I653" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J653" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K653" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L653" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M653" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N653" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O653" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P653" s="4">
         <v>86.44</v>
       </c>
       <c r="Q653" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R653" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S653" s="4">
         <v>33</v>
       </c>
       <c r="T653" s="1"/>
       <c r="U653" s="1"/>
       <c r="V653" s="1"/>
       <c r="W653" s="1"/>
     </row>
     <row r="654" spans="1:23">
       <c r="A654" s="3">
         <v>652</v>
       </c>
       <c r="B654" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C654" s="3"/>
       <c r="D654" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E654" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F654" s="3" t="s">
         <v>23</v>
@@ -38845,54 +38860,54 @@
       <c r="I654" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J654" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K654" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L654" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M654" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N654" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O654" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P654" s="4">
         <v>86.44</v>
       </c>
       <c r="Q654" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R654" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S654" s="4">
         <v>33</v>
       </c>
       <c r="T654" s="1"/>
       <c r="U654" s="1"/>
       <c r="V654" s="1"/>
       <c r="W654" s="1"/>
     </row>
     <row r="655" spans="1:23">
       <c r="A655" s="3">
         <v>653</v>
       </c>
       <c r="B655" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C655" s="3"/>
       <c r="D655" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E655" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F655" s="3" t="s">
         <v>23</v>
@@ -38906,54 +38921,54 @@
       <c r="I655" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J655" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K655" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L655" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M655" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N655" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O655" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P655" s="4">
         <v>86.44</v>
       </c>
       <c r="Q655" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R655" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S655" s="4">
         <v>33</v>
       </c>
       <c r="T655" s="1"/>
       <c r="U655" s="1"/>
       <c r="V655" s="1"/>
       <c r="W655" s="1"/>
     </row>
     <row r="656" spans="1:23">
       <c r="A656" s="3">
         <v>654</v>
       </c>
       <c r="B656" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C656" s="3"/>
       <c r="D656" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E656" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F656" s="3" t="s">
         <v>23</v>
@@ -38967,54 +38982,54 @@
       <c r="I656" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J656" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K656" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L656" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M656" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N656" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O656" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P656" s="4">
         <v>86.44</v>
       </c>
       <c r="Q656" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R656" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S656" s="4">
         <v>33</v>
       </c>
       <c r="T656" s="1"/>
       <c r="U656" s="1"/>
       <c r="V656" s="1"/>
       <c r="W656" s="1"/>
     </row>
     <row r="657" spans="1:23">
       <c r="A657" s="3">
         <v>655</v>
       </c>
       <c r="B657" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C657" s="3"/>
       <c r="D657" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E657" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F657" s="3" t="s">
         <v>23</v>
@@ -39028,54 +39043,54 @@
       <c r="I657" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J657" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K657" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L657" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M657" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N657" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O657" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P657" s="4">
         <v>86.44</v>
       </c>
       <c r="Q657" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R657" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S657" s="4">
         <v>33</v>
       </c>
       <c r="T657" s="1"/>
       <c r="U657" s="1"/>
       <c r="V657" s="1"/>
       <c r="W657" s="1"/>
     </row>
     <row r="658" spans="1:23">
       <c r="A658" s="3">
         <v>656</v>
       </c>
       <c r="B658" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C658" s="3"/>
       <c r="D658" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E658" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F658" s="3" t="s">
         <v>23</v>
@@ -39089,54 +39104,54 @@
       <c r="I658" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J658" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K658" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L658" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M658" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N658" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O658" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P658" s="4">
         <v>86.44</v>
       </c>
       <c r="Q658" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R658" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S658" s="4">
         <v>33</v>
       </c>
       <c r="T658" s="1"/>
       <c r="U658" s="1"/>
       <c r="V658" s="1"/>
       <c r="W658" s="1"/>
     </row>
     <row r="659" spans="1:23">
       <c r="A659" s="3">
         <v>657</v>
       </c>
       <c r="B659" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C659" s="3"/>
       <c r="D659" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E659" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F659" s="3" t="s">
         <v>23</v>
@@ -39150,54 +39165,54 @@
       <c r="I659" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J659" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K659" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L659" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M659" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N659" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O659" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P659" s="4">
         <v>86.44</v>
       </c>
       <c r="Q659" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R659" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S659" s="4">
         <v>33</v>
       </c>
       <c r="T659" s="1"/>
       <c r="U659" s="1"/>
       <c r="V659" s="1"/>
       <c r="W659" s="1"/>
     </row>
     <row r="660" spans="1:23">
       <c r="A660" s="3">
         <v>658</v>
       </c>
       <c r="B660" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C660" s="3"/>
       <c r="D660" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E660" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F660" s="3" t="s">
         <v>23</v>
@@ -39211,54 +39226,54 @@
       <c r="I660" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J660" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K660" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L660" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M660" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N660" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O660" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P660" s="4">
         <v>86.44</v>
       </c>
       <c r="Q660" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R660" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S660" s="4">
         <v>33</v>
       </c>
       <c r="T660" s="1"/>
       <c r="U660" s="1"/>
       <c r="V660" s="1"/>
       <c r="W660" s="1"/>
     </row>
     <row r="661" spans="1:23">
       <c r="A661" s="3">
         <v>659</v>
       </c>
       <c r="B661" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C661" s="3"/>
       <c r="D661" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E661" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F661" s="3" t="s">
         <v>23</v>
@@ -39272,54 +39287,54 @@
       <c r="I661" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J661" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K661" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L661" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M661" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N661" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O661" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P661" s="4">
         <v>86.44</v>
       </c>
       <c r="Q661" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R661" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S661" s="4">
         <v>33</v>
       </c>
       <c r="T661" s="1"/>
       <c r="U661" s="1"/>
       <c r="V661" s="1"/>
       <c r="W661" s="1"/>
     </row>
     <row r="662" spans="1:23">
       <c r="A662" s="3">
         <v>660</v>
       </c>
       <c r="B662" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C662" s="3"/>
       <c r="D662" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E662" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F662" s="3" t="s">
         <v>23</v>
@@ -39333,54 +39348,54 @@
       <c r="I662" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J662" s="13" t="s">
         <v>183</v>
       </c>
       <c r="K662" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L662" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M662" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N662" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O662" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P662" s="4">
         <v>86.44</v>
       </c>
       <c r="Q662" s="4">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="R662" s="4">
-        <v>0</v>
+        <v>31.82</v>
       </c>
       <c r="S662" s="4">
         <v>33</v>
       </c>
       <c r="T662" s="1"/>
       <c r="U662" s="1"/>
       <c r="V662" s="1"/>
       <c r="W662" s="1"/>
     </row>
     <row r="663" spans="1:23">
       <c r="A663" s="3">
         <v>661</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C663" s="3"/>
       <c r="D663" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E663" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F663" s="3" t="s">
         <v>23</v>
@@ -39394,54 +39409,54 @@
       <c r="I663" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J663" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K663" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L663" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M663" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N663" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O663" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P663" s="4">
         <v>32.66</v>
       </c>
       <c r="Q663" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R663" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S663" s="4">
         <v>100</v>
       </c>
       <c r="T663" s="1"/>
       <c r="U663" s="1"/>
       <c r="V663" s="1"/>
       <c r="W663" s="1"/>
     </row>
     <row r="664" spans="1:23">
       <c r="A664" s="3">
         <v>662</v>
       </c>
       <c r="B664" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C664" s="3"/>
       <c r="D664" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E664" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F664" s="3" t="s">
         <v>23</v>
@@ -39455,54 +39470,54 @@
       <c r="I664" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J664" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K664" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L664" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M664" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N664" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O664" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P664" s="4">
         <v>32.66</v>
       </c>
       <c r="Q664" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R664" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S664" s="4">
         <v>100</v>
       </c>
       <c r="T664" s="1"/>
       <c r="U664" s="1"/>
       <c r="V664" s="1"/>
       <c r="W664" s="1"/>
     </row>
     <row r="665" spans="1:23">
       <c r="A665" s="3">
         <v>663</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C665" s="3"/>
       <c r="D665" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E665" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F665" s="3" t="s">
         <v>23</v>
@@ -39516,54 +39531,54 @@
       <c r="I665" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J665" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K665" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L665" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M665" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N665" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O665" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P665" s="4">
         <v>32.66</v>
       </c>
       <c r="Q665" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R665" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S665" s="4">
         <v>100</v>
       </c>
       <c r="T665" s="1"/>
       <c r="U665" s="1"/>
       <c r="V665" s="1"/>
       <c r="W665" s="1"/>
     </row>
     <row r="666" spans="1:23">
       <c r="A666" s="3">
         <v>664</v>
       </c>
       <c r="B666" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C666" s="3"/>
       <c r="D666" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E666" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F666" s="3" t="s">
         <v>23</v>
@@ -39577,54 +39592,54 @@
       <c r="I666" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J666" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K666" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L666" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M666" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N666" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O666" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P666" s="4">
         <v>32.66</v>
       </c>
       <c r="Q666" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R666" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S666" s="4">
         <v>100</v>
       </c>
       <c r="T666" s="1"/>
       <c r="U666" s="1"/>
       <c r="V666" s="1"/>
       <c r="W666" s="1"/>
     </row>
     <row r="667" spans="1:23">
       <c r="A667" s="3">
         <v>665</v>
       </c>
       <c r="B667" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C667" s="3"/>
       <c r="D667" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E667" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F667" s="3" t="s">
         <v>23</v>
@@ -39638,54 +39653,54 @@
       <c r="I667" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J667" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K667" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L667" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M667" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N667" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O667" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P667" s="4">
         <v>32.66</v>
       </c>
       <c r="Q667" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R667" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S667" s="4">
         <v>100</v>
       </c>
       <c r="T667" s="1"/>
       <c r="U667" s="1"/>
       <c r="V667" s="1"/>
       <c r="W667" s="1"/>
     </row>
     <row r="668" spans="1:23">
       <c r="A668" s="3">
         <v>666</v>
       </c>
       <c r="B668" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C668" s="3"/>
       <c r="D668" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E668" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F668" s="3" t="s">
         <v>23</v>
@@ -39699,54 +39714,54 @@
       <c r="I668" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J668" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K668" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L668" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M668" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N668" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O668" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P668" s="4">
         <v>32.66</v>
       </c>
       <c r="Q668" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R668" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S668" s="4">
         <v>100</v>
       </c>
       <c r="T668" s="1"/>
       <c r="U668" s="1"/>
       <c r="V668" s="1"/>
       <c r="W668" s="1"/>
     </row>
     <row r="669" spans="1:23">
       <c r="A669" s="3">
         <v>667</v>
       </c>
       <c r="B669" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C669" s="3"/>
       <c r="D669" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E669" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F669" s="3" t="s">
         <v>23</v>
@@ -39760,54 +39775,54 @@
       <c r="I669" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J669" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K669" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L669" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M669" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N669" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O669" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P669" s="4">
         <v>32.66</v>
       </c>
       <c r="Q669" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R669" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S669" s="4">
         <v>100</v>
       </c>
       <c r="T669" s="1"/>
       <c r="U669" s="1"/>
       <c r="V669" s="1"/>
       <c r="W669" s="1"/>
     </row>
     <row r="670" spans="1:23">
       <c r="A670" s="3">
         <v>668</v>
       </c>
       <c r="B670" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C670" s="3"/>
       <c r="D670" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E670" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F670" s="3" t="s">
         <v>23</v>
@@ -39821,54 +39836,54 @@
       <c r="I670" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J670" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K670" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L670" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M670" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N670" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O670" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P670" s="4">
         <v>32.66</v>
       </c>
       <c r="Q670" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R670" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S670" s="4">
         <v>100</v>
       </c>
       <c r="T670" s="1"/>
       <c r="U670" s="1"/>
       <c r="V670" s="1"/>
       <c r="W670" s="1"/>
     </row>
     <row r="671" spans="1:23">
       <c r="A671" s="3">
         <v>669</v>
       </c>
       <c r="B671" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C671" s="3"/>
       <c r="D671" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E671" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F671" s="3" t="s">
         <v>23</v>
@@ -39882,54 +39897,54 @@
       <c r="I671" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J671" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K671" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L671" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M671" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N671" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O671" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P671" s="4">
         <v>32.66</v>
       </c>
       <c r="Q671" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R671" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S671" s="4">
         <v>100</v>
       </c>
       <c r="T671" s="1"/>
       <c r="U671" s="1"/>
       <c r="V671" s="1"/>
       <c r="W671" s="1"/>
     </row>
     <row r="672" spans="1:23">
       <c r="A672" s="3">
         <v>670</v>
       </c>
       <c r="B672" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C672" s="3"/>
       <c r="D672" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E672" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F672" s="3" t="s">
         <v>23</v>
@@ -39943,54 +39958,54 @@
       <c r="I672" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J672" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K672" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L672" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M672" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N672" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O672" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P672" s="4">
         <v>32.66</v>
       </c>
       <c r="Q672" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R672" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S672" s="4">
         <v>100</v>
       </c>
       <c r="T672" s="1"/>
       <c r="U672" s="1"/>
       <c r="V672" s="1"/>
       <c r="W672" s="1"/>
     </row>
     <row r="673" spans="1:23">
       <c r="A673" s="3">
         <v>671</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C673" s="3"/>
       <c r="D673" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E673" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F673" s="3" t="s">
         <v>23</v>
@@ -40004,54 +40019,54 @@
       <c r="I673" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J673" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K673" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L673" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M673" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N673" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O673" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P673" s="4">
         <v>32.66</v>
       </c>
       <c r="Q673" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R673" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S673" s="4">
         <v>100</v>
       </c>
       <c r="T673" s="1"/>
       <c r="U673" s="1"/>
       <c r="V673" s="1"/>
       <c r="W673" s="1"/>
     </row>
     <row r="674" spans="1:23">
       <c r="A674" s="3">
         <v>672</v>
       </c>
       <c r="B674" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C674" s="3"/>
       <c r="D674" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E674" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F674" s="3" t="s">
         <v>23</v>
@@ -40065,54 +40080,54 @@
       <c r="I674" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J674" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K674" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L674" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M674" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N674" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O674" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P674" s="4">
         <v>32.66</v>
       </c>
       <c r="Q674" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R674" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S674" s="4">
         <v>100</v>
       </c>
       <c r="T674" s="1"/>
       <c r="U674" s="1"/>
       <c r="V674" s="1"/>
       <c r="W674" s="1"/>
     </row>
     <row r="675" spans="1:23">
       <c r="A675" s="3">
         <v>673</v>
       </c>
       <c r="B675" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C675" s="3"/>
       <c r="D675" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E675" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F675" s="3" t="s">
         <v>23</v>
@@ -40126,54 +40141,54 @@
       <c r="I675" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J675" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K675" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L675" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M675" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N675" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O675" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P675" s="4">
         <v>32.66</v>
       </c>
       <c r="Q675" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R675" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S675" s="4">
         <v>100</v>
       </c>
       <c r="T675" s="1"/>
       <c r="U675" s="1"/>
       <c r="V675" s="1"/>
       <c r="W675" s="1"/>
     </row>
     <row r="676" spans="1:23">
       <c r="A676" s="3">
         <v>674</v>
       </c>
       <c r="B676" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C676" s="3"/>
       <c r="D676" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E676" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F676" s="3" t="s">
         <v>23</v>
@@ -40187,54 +40202,54 @@
       <c r="I676" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J676" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K676" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L676" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M676" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N676" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O676" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P676" s="4">
         <v>32.66</v>
       </c>
       <c r="Q676" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R676" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S676" s="4">
         <v>100</v>
       </c>
       <c r="T676" s="1"/>
       <c r="U676" s="1"/>
       <c r="V676" s="1"/>
       <c r="W676" s="1"/>
     </row>
     <row r="677" spans="1:23">
       <c r="A677" s="3">
         <v>675</v>
       </c>
       <c r="B677" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C677" s="3"/>
       <c r="D677" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E677" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F677" s="3" t="s">
         <v>23</v>
@@ -40248,54 +40263,54 @@
       <c r="I677" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J677" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K677" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L677" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M677" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N677" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O677" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P677" s="4">
         <v>32.66</v>
       </c>
       <c r="Q677" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R677" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S677" s="4">
         <v>100</v>
       </c>
       <c r="T677" s="1"/>
       <c r="U677" s="1"/>
       <c r="V677" s="1"/>
       <c r="W677" s="1"/>
     </row>
     <row r="678" spans="1:23">
       <c r="A678" s="3">
         <v>676</v>
       </c>
       <c r="B678" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C678" s="3"/>
       <c r="D678" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E678" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F678" s="3" t="s">
         <v>23</v>
@@ -40309,54 +40324,54 @@
       <c r="I678" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J678" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K678" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L678" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M678" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N678" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O678" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P678" s="4">
         <v>32.66</v>
       </c>
       <c r="Q678" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R678" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S678" s="4">
         <v>100</v>
       </c>
       <c r="T678" s="1"/>
       <c r="U678" s="1"/>
       <c r="V678" s="1"/>
       <c r="W678" s="1"/>
     </row>
     <row r="679" spans="1:23">
       <c r="A679" s="3">
         <v>677</v>
       </c>
       <c r="B679" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C679" s="3"/>
       <c r="D679" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E679" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F679" s="3" t="s">
         <v>23</v>
@@ -40370,54 +40385,54 @@
       <c r="I679" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J679" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K679" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L679" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M679" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N679" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O679" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P679" s="4">
         <v>32.66</v>
       </c>
       <c r="Q679" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R679" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S679" s="4">
         <v>100</v>
       </c>
       <c r="T679" s="1"/>
       <c r="U679" s="1"/>
       <c r="V679" s="1"/>
       <c r="W679" s="1"/>
     </row>
     <row r="680" spans="1:23">
       <c r="A680" s="3">
         <v>678</v>
       </c>
       <c r="B680" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C680" s="3"/>
       <c r="D680" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E680" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F680" s="3" t="s">
         <v>23</v>
@@ -40431,54 +40446,54 @@
       <c r="I680" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J680" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K680" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L680" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M680" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N680" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O680" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P680" s="4">
         <v>32.66</v>
       </c>
       <c r="Q680" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R680" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S680" s="4">
         <v>100</v>
       </c>
       <c r="T680" s="1"/>
       <c r="U680" s="1"/>
       <c r="V680" s="1"/>
       <c r="W680" s="1"/>
     </row>
     <row r="681" spans="1:23">
       <c r="A681" s="3">
         <v>679</v>
       </c>
       <c r="B681" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C681" s="3"/>
       <c r="D681" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E681" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F681" s="3" t="s">
         <v>23</v>
@@ -40492,54 +40507,54 @@
       <c r="I681" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J681" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K681" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L681" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M681" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N681" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O681" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P681" s="4">
         <v>32.66</v>
       </c>
       <c r="Q681" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R681" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S681" s="4">
         <v>100</v>
       </c>
       <c r="T681" s="1"/>
       <c r="U681" s="1"/>
       <c r="V681" s="1"/>
       <c r="W681" s="1"/>
     </row>
     <row r="682" spans="1:23">
       <c r="A682" s="3">
         <v>680</v>
       </c>
       <c r="B682" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C682" s="3"/>
       <c r="D682" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E682" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F682" s="3" t="s">
         <v>23</v>
@@ -40553,54 +40568,54 @@
       <c r="I682" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J682" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K682" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L682" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M682" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N682" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O682" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P682" s="4">
         <v>32.66</v>
       </c>
       <c r="Q682" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R682" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S682" s="4">
         <v>100</v>
       </c>
       <c r="T682" s="1"/>
       <c r="U682" s="1"/>
       <c r="V682" s="1"/>
       <c r="W682" s="1"/>
     </row>
     <row r="683" spans="1:23">
       <c r="A683" s="3">
         <v>681</v>
       </c>
       <c r="B683" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C683" s="3"/>
       <c r="D683" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E683" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F683" s="3" t="s">
         <v>23</v>
@@ -40614,54 +40629,54 @@
       <c r="I683" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J683" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K683" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L683" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M683" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N683" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O683" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P683" s="4">
         <v>32.66</v>
       </c>
       <c r="Q683" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R683" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S683" s="4">
         <v>100</v>
       </c>
       <c r="T683" s="1"/>
       <c r="U683" s="1"/>
       <c r="V683" s="1"/>
       <c r="W683" s="1"/>
     </row>
     <row r="684" spans="1:23">
       <c r="A684" s="3">
         <v>682</v>
       </c>
       <c r="B684" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C684" s="3"/>
       <c r="D684" s="3" t="s">
         <v>189</v>
       </c>
       <c r="E684" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F684" s="3" t="s">
         <v>23</v>
@@ -40675,54 +40690,54 @@
       <c r="I684" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J684" s="13" t="s">
         <v>191</v>
       </c>
       <c r="K684" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L684" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M684" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N684" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O684" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P684" s="4">
         <v>32.66</v>
       </c>
       <c r="Q684" s="4">
-        <v>0</v>
+        <v>27.09</v>
       </c>
       <c r="R684" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S684" s="4">
         <v>100</v>
       </c>
       <c r="T684" s="1"/>
       <c r="U684" s="1"/>
       <c r="V684" s="1"/>
       <c r="W684" s="1"/>
     </row>
     <row r="685" spans="1:23">
       <c r="A685" s="3">
         <v>683</v>
       </c>
       <c r="B685" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C685" s="3"/>
       <c r="D685" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E685" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F685" s="3" t="s">
         <v>23</v>
@@ -40736,54 +40751,54 @@
       <c r="I685" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J685" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K685" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L685" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M685" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N685" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O685" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P685" s="4">
         <v>44.6</v>
       </c>
       <c r="Q685" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R685" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S685" s="4">
         <v>100</v>
       </c>
       <c r="T685" s="1"/>
       <c r="U685" s="1"/>
       <c r="V685" s="1"/>
       <c r="W685" s="1"/>
     </row>
     <row r="686" spans="1:23">
       <c r="A686" s="3">
         <v>684</v>
       </c>
       <c r="B686" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C686" s="3"/>
       <c r="D686" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E686" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F686" s="3" t="s">
         <v>23</v>
@@ -40797,54 +40812,54 @@
       <c r="I686" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J686" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K686" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L686" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M686" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N686" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O686" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P686" s="4">
         <v>44.6</v>
       </c>
       <c r="Q686" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R686" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S686" s="4">
         <v>100</v>
       </c>
       <c r="T686" s="1"/>
       <c r="U686" s="1"/>
       <c r="V686" s="1"/>
       <c r="W686" s="1"/>
     </row>
     <row r="687" spans="1:23">
       <c r="A687" s="3">
         <v>685</v>
       </c>
       <c r="B687" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C687" s="3"/>
       <c r="D687" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E687" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F687" s="3" t="s">
         <v>23</v>
@@ -40858,54 +40873,54 @@
       <c r="I687" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J687" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K687" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L687" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M687" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N687" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O687" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P687" s="4">
         <v>44.6</v>
       </c>
       <c r="Q687" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R687" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S687" s="4">
         <v>100</v>
       </c>
       <c r="T687" s="1"/>
       <c r="U687" s="1"/>
       <c r="V687" s="1"/>
       <c r="W687" s="1"/>
     </row>
     <row r="688" spans="1:23">
       <c r="A688" s="3">
         <v>686</v>
       </c>
       <c r="B688" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C688" s="3"/>
       <c r="D688" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E688" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F688" s="3" t="s">
         <v>23</v>
@@ -40919,54 +40934,54 @@
       <c r="I688" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J688" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K688" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L688" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M688" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N688" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O688" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P688" s="4">
         <v>44.6</v>
       </c>
       <c r="Q688" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R688" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S688" s="4">
         <v>100</v>
       </c>
       <c r="T688" s="1"/>
       <c r="U688" s="1"/>
       <c r="V688" s="1"/>
       <c r="W688" s="1"/>
     </row>
     <row r="689" spans="1:23">
       <c r="A689" s="3">
         <v>687</v>
       </c>
       <c r="B689" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C689" s="3"/>
       <c r="D689" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E689" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F689" s="3" t="s">
         <v>23</v>
@@ -40980,54 +40995,54 @@
       <c r="I689" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J689" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K689" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L689" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M689" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N689" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O689" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P689" s="4">
         <v>44.6</v>
       </c>
       <c r="Q689" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R689" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S689" s="4">
         <v>100</v>
       </c>
       <c r="T689" s="1"/>
       <c r="U689" s="1"/>
       <c r="V689" s="1"/>
       <c r="W689" s="1"/>
     </row>
     <row r="690" spans="1:23">
       <c r="A690" s="3">
         <v>688</v>
       </c>
       <c r="B690" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C690" s="3"/>
       <c r="D690" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E690" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F690" s="3" t="s">
         <v>23</v>
@@ -41041,54 +41056,54 @@
       <c r="I690" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J690" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K690" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L690" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M690" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N690" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O690" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P690" s="4">
         <v>44.6</v>
       </c>
       <c r="Q690" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R690" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S690" s="4">
         <v>100</v>
       </c>
       <c r="T690" s="1"/>
       <c r="U690" s="1"/>
       <c r="V690" s="1"/>
       <c r="W690" s="1"/>
     </row>
     <row r="691" spans="1:23">
       <c r="A691" s="3">
         <v>689</v>
       </c>
       <c r="B691" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C691" s="3"/>
       <c r="D691" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E691" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F691" s="3" t="s">
         <v>23</v>
@@ -41102,54 +41117,54 @@
       <c r="I691" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J691" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K691" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L691" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M691" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N691" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O691" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P691" s="4">
         <v>44.6</v>
       </c>
       <c r="Q691" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R691" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S691" s="4">
         <v>100</v>
       </c>
       <c r="T691" s="1"/>
       <c r="U691" s="1"/>
       <c r="V691" s="1"/>
       <c r="W691" s="1"/>
     </row>
     <row r="692" spans="1:23">
       <c r="A692" s="3">
         <v>690</v>
       </c>
       <c r="B692" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C692" s="3"/>
       <c r="D692" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E692" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F692" s="3" t="s">
         <v>23</v>
@@ -41163,54 +41178,54 @@
       <c r="I692" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J692" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K692" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L692" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M692" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N692" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O692" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P692" s="4">
         <v>44.6</v>
       </c>
       <c r="Q692" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R692" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S692" s="4">
         <v>100</v>
       </c>
       <c r="T692" s="1"/>
       <c r="U692" s="1"/>
       <c r="V692" s="1"/>
       <c r="W692" s="1"/>
     </row>
     <row r="693" spans="1:23">
       <c r="A693" s="3">
         <v>691</v>
       </c>
       <c r="B693" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C693" s="3"/>
       <c r="D693" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E693" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F693" s="3" t="s">
         <v>23</v>
@@ -41224,54 +41239,54 @@
       <c r="I693" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J693" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K693" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L693" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M693" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N693" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O693" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P693" s="4">
         <v>44.6</v>
       </c>
       <c r="Q693" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R693" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S693" s="4">
         <v>100</v>
       </c>
       <c r="T693" s="1"/>
       <c r="U693" s="1"/>
       <c r="V693" s="1"/>
       <c r="W693" s="1"/>
     </row>
     <row r="694" spans="1:23">
       <c r="A694" s="3">
         <v>692</v>
       </c>
       <c r="B694" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C694" s="3"/>
       <c r="D694" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E694" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F694" s="3" t="s">
         <v>23</v>
@@ -41285,54 +41300,54 @@
       <c r="I694" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J694" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K694" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L694" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M694" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N694" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O694" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P694" s="4">
         <v>44.6</v>
       </c>
       <c r="Q694" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R694" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S694" s="4">
         <v>100</v>
       </c>
       <c r="T694" s="1"/>
       <c r="U694" s="1"/>
       <c r="V694" s="1"/>
       <c r="W694" s="1"/>
     </row>
     <row r="695" spans="1:23">
       <c r="A695" s="3">
         <v>693</v>
       </c>
       <c r="B695" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C695" s="3"/>
       <c r="D695" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E695" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F695" s="3" t="s">
         <v>23</v>
@@ -41346,54 +41361,54 @@
       <c r="I695" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J695" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K695" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L695" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M695" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N695" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O695" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P695" s="4">
         <v>44.6</v>
       </c>
       <c r="Q695" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R695" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S695" s="4">
         <v>100</v>
       </c>
       <c r="T695" s="1"/>
       <c r="U695" s="1"/>
       <c r="V695" s="1"/>
       <c r="W695" s="1"/>
     </row>
     <row r="696" spans="1:23">
       <c r="A696" s="3">
         <v>694</v>
       </c>
       <c r="B696" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C696" s="3"/>
       <c r="D696" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E696" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F696" s="3" t="s">
         <v>23</v>
@@ -41407,54 +41422,54 @@
       <c r="I696" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J696" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K696" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L696" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M696" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N696" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O696" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P696" s="4">
         <v>44.6</v>
       </c>
       <c r="Q696" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R696" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S696" s="4">
         <v>100</v>
       </c>
       <c r="T696" s="1"/>
       <c r="U696" s="1"/>
       <c r="V696" s="1"/>
       <c r="W696" s="1"/>
     </row>
     <row r="697" spans="1:23">
       <c r="A697" s="3">
         <v>695</v>
       </c>
       <c r="B697" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C697" s="3"/>
       <c r="D697" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E697" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F697" s="3" t="s">
         <v>23</v>
@@ -41468,54 +41483,54 @@
       <c r="I697" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J697" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K697" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L697" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M697" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N697" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O697" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P697" s="4">
         <v>44.6</v>
       </c>
       <c r="Q697" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R697" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S697" s="4">
         <v>100</v>
       </c>
       <c r="T697" s="1"/>
       <c r="U697" s="1"/>
       <c r="V697" s="1"/>
       <c r="W697" s="1"/>
     </row>
     <row r="698" spans="1:23">
       <c r="A698" s="3">
         <v>696</v>
       </c>
       <c r="B698" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C698" s="3"/>
       <c r="D698" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E698" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F698" s="3" t="s">
         <v>23</v>
@@ -41529,54 +41544,54 @@
       <c r="I698" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J698" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K698" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L698" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M698" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N698" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O698" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P698" s="4">
         <v>44.6</v>
       </c>
       <c r="Q698" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R698" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S698" s="4">
         <v>100</v>
       </c>
       <c r="T698" s="1"/>
       <c r="U698" s="1"/>
       <c r="V698" s="1"/>
       <c r="W698" s="1"/>
     </row>
     <row r="699" spans="1:23">
       <c r="A699" s="3">
         <v>697</v>
       </c>
       <c r="B699" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C699" s="3"/>
       <c r="D699" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E699" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F699" s="3" t="s">
         <v>23</v>
@@ -41590,54 +41605,54 @@
       <c r="I699" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J699" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K699" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L699" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M699" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N699" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O699" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P699" s="4">
         <v>44.6</v>
       </c>
       <c r="Q699" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R699" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S699" s="4">
         <v>100</v>
       </c>
       <c r="T699" s="1"/>
       <c r="U699" s="1"/>
       <c r="V699" s="1"/>
       <c r="W699" s="1"/>
     </row>
     <row r="700" spans="1:23">
       <c r="A700" s="3">
         <v>698</v>
       </c>
       <c r="B700" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C700" s="3"/>
       <c r="D700" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E700" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F700" s="3" t="s">
         <v>23</v>
@@ -41651,54 +41666,54 @@
       <c r="I700" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J700" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K700" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L700" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M700" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N700" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O700" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P700" s="4">
         <v>44.6</v>
       </c>
       <c r="Q700" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R700" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S700" s="4">
         <v>100</v>
       </c>
       <c r="T700" s="1"/>
       <c r="U700" s="1"/>
       <c r="V700" s="1"/>
       <c r="W700" s="1"/>
     </row>
     <row r="701" spans="1:23">
       <c r="A701" s="3">
         <v>699</v>
       </c>
       <c r="B701" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C701" s="3"/>
       <c r="D701" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E701" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F701" s="3" t="s">
         <v>23</v>
@@ -41712,54 +41727,54 @@
       <c r="I701" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J701" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K701" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L701" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M701" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N701" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O701" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P701" s="4">
         <v>44.6</v>
       </c>
       <c r="Q701" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R701" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S701" s="4">
         <v>100</v>
       </c>
       <c r="T701" s="1"/>
       <c r="U701" s="1"/>
       <c r="V701" s="1"/>
       <c r="W701" s="1"/>
     </row>
     <row r="702" spans="1:23">
       <c r="A702" s="3">
         <v>700</v>
       </c>
       <c r="B702" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C702" s="3"/>
       <c r="D702" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E702" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F702" s="3" t="s">
         <v>23</v>
@@ -41773,54 +41788,54 @@
       <c r="I702" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J702" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K702" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L702" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M702" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N702" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O702" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P702" s="4">
         <v>44.6</v>
       </c>
       <c r="Q702" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R702" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S702" s="4">
         <v>100</v>
       </c>
       <c r="T702" s="1"/>
       <c r="U702" s="1"/>
       <c r="V702" s="1"/>
       <c r="W702" s="1"/>
     </row>
     <row r="703" spans="1:23">
       <c r="A703" s="3">
         <v>701</v>
       </c>
       <c r="B703" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C703" s="3"/>
       <c r="D703" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E703" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F703" s="3" t="s">
         <v>23</v>
@@ -41834,54 +41849,54 @@
       <c r="I703" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J703" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K703" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L703" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M703" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N703" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O703" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P703" s="4">
         <v>44.6</v>
       </c>
       <c r="Q703" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R703" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S703" s="4">
         <v>100</v>
       </c>
       <c r="T703" s="1"/>
       <c r="U703" s="1"/>
       <c r="V703" s="1"/>
       <c r="W703" s="1"/>
     </row>
     <row r="704" spans="1:23">
       <c r="A704" s="3">
         <v>702</v>
       </c>
       <c r="B704" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C704" s="3"/>
       <c r="D704" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E704" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F704" s="3" t="s">
         <v>23</v>
@@ -41895,54 +41910,54 @@
       <c r="I704" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J704" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K704" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L704" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M704" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N704" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O704" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P704" s="4">
         <v>44.6</v>
       </c>
       <c r="Q704" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R704" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S704" s="4">
         <v>100</v>
       </c>
       <c r="T704" s="1"/>
       <c r="U704" s="1"/>
       <c r="V704" s="1"/>
       <c r="W704" s="1"/>
     </row>
     <row r="705" spans="1:23">
       <c r="A705" s="3">
         <v>703</v>
       </c>
       <c r="B705" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C705" s="3"/>
       <c r="D705" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E705" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F705" s="3" t="s">
         <v>23</v>
@@ -41956,54 +41971,54 @@
       <c r="I705" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J705" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K705" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L705" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M705" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N705" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O705" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P705" s="4">
         <v>44.6</v>
       </c>
       <c r="Q705" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R705" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S705" s="4">
         <v>100</v>
       </c>
       <c r="T705" s="1"/>
       <c r="U705" s="1"/>
       <c r="V705" s="1"/>
       <c r="W705" s="1"/>
     </row>
     <row r="706" spans="1:23">
       <c r="A706" s="3">
         <v>704</v>
       </c>
       <c r="B706" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C706" s="3"/>
       <c r="D706" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E706" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F706" s="3" t="s">
         <v>23</v>
@@ -42017,54 +42032,54 @@
       <c r="I706" s="13" t="s">
         <v>199</v>
       </c>
       <c r="J706" s="13" t="s">
         <v>200</v>
       </c>
       <c r="K706" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L706" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M706" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N706" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O706" s="4" t="s">
         <v>205</v>
       </c>
       <c r="P706" s="4">
         <v>44.6</v>
       </c>
       <c r="Q706" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="R706" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="S706" s="4">
         <v>100</v>
       </c>
       <c r="T706" s="1"/>
       <c r="U706" s="1"/>
       <c r="V706" s="1"/>
       <c r="W706" s="1"/>
     </row>
     <row r="707" spans="1:23">
       <c r="A707" s="3">
         <v>705</v>
       </c>
       <c r="B707" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C707" s="3"/>
       <c r="D707" s="3" t="s">
         <v>206</v>
       </c>
       <c r="E707" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F707" s="3" t="s">
         <v>23</v>
@@ -43373,87 +43388,1341 @@
       </c>
       <c r="N728" s="4" t="s">
         <v>211</v>
       </c>
       <c r="O728" s="4" t="s">
         <v>212</v>
       </c>
       <c r="P728" s="4">
         <v>6.16</v>
       </c>
       <c r="Q728" s="4">
         <v>0</v>
       </c>
       <c r="R728" s="4">
         <v>0</v>
       </c>
       <c r="S728" s="4">
         <v>100</v>
       </c>
       <c r="T728" s="1"/>
       <c r="U728" s="1"/>
       <c r="V728" s="1"/>
       <c r="W728" s="1"/>
     </row>
     <row r="729" spans="1:23">
-      <c r="A729" s="7" t="s">
+      <c r="A729" s="3">
+        <v>727</v>
+      </c>
+      <c r="B729" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C729" s="3"/>
+      <c r="D729" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E729" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F729" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G729" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H729" s="13" t="s">
         <v>213</v>
       </c>
-      <c r="B729" s="7"/>
-[...22 lines deleted...]
-      <c r="S729" s="8"/>
+      <c r="I729" s="13"/>
+      <c r="J729" s="13"/>
+      <c r="K729" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L729" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M729" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N729" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O729" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P729" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q729" s="4">
+        <v>0</v>
+      </c>
+      <c r="R729" s="4">
+        <v>0</v>
+      </c>
+      <c r="S729" s="4">
+        <v>0</v>
+      </c>
       <c r="T729" s="1"/>
       <c r="U729" s="1"/>
       <c r="V729" s="1"/>
       <c r="W729" s="1"/>
     </row>
+    <row r="730" spans="1:23">
+      <c r="A730" s="3">
+        <v>728</v>
+      </c>
+      <c r="B730" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C730" s="3"/>
+      <c r="D730" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E730" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F730" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G730" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H730" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I730" s="13"/>
+      <c r="J730" s="13"/>
+      <c r="K730" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L730" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M730" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N730" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O730" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P730" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q730" s="4">
+        <v>0</v>
+      </c>
+      <c r="R730" s="4">
+        <v>0</v>
+      </c>
+      <c r="S730" s="4">
+        <v>0</v>
+      </c>
+      <c r="T730" s="1"/>
+      <c r="U730" s="1"/>
+      <c r="V730" s="1"/>
+      <c r="W730" s="1"/>
+    </row>
+    <row r="731" spans="1:23">
+      <c r="A731" s="3">
+        <v>729</v>
+      </c>
+      <c r="B731" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C731" s="3"/>
+      <c r="D731" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E731" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F731" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G731" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H731" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I731" s="13"/>
+      <c r="J731" s="13"/>
+      <c r="K731" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L731" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M731" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N731" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O731" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P731" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q731" s="4">
+        <v>0</v>
+      </c>
+      <c r="R731" s="4">
+        <v>0</v>
+      </c>
+      <c r="S731" s="4">
+        <v>0</v>
+      </c>
+      <c r="T731" s="1"/>
+      <c r="U731" s="1"/>
+      <c r="V731" s="1"/>
+      <c r="W731" s="1"/>
+    </row>
+    <row r="732" spans="1:23">
+      <c r="A732" s="3">
+        <v>730</v>
+      </c>
+      <c r="B732" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C732" s="3"/>
+      <c r="D732" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E732" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F732" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G732" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H732" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I732" s="13"/>
+      <c r="J732" s="13"/>
+      <c r="K732" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L732" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M732" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N732" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O732" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P732" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q732" s="4">
+        <v>0</v>
+      </c>
+      <c r="R732" s="4">
+        <v>0</v>
+      </c>
+      <c r="S732" s="4">
+        <v>0</v>
+      </c>
+      <c r="T732" s="1"/>
+      <c r="U732" s="1"/>
+      <c r="V732" s="1"/>
+      <c r="W732" s="1"/>
+    </row>
+    <row r="733" spans="1:23">
+      <c r="A733" s="3">
+        <v>731</v>
+      </c>
+      <c r="B733" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C733" s="3"/>
+      <c r="D733" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E733" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F733" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G733" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H733" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I733" s="13"/>
+      <c r="J733" s="13"/>
+      <c r="K733" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L733" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M733" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N733" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O733" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P733" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q733" s="4">
+        <v>0</v>
+      </c>
+      <c r="R733" s="4">
+        <v>0</v>
+      </c>
+      <c r="S733" s="4">
+        <v>0</v>
+      </c>
+      <c r="T733" s="1"/>
+      <c r="U733" s="1"/>
+      <c r="V733" s="1"/>
+      <c r="W733" s="1"/>
+    </row>
+    <row r="734" spans="1:23">
+      <c r="A734" s="3">
+        <v>732</v>
+      </c>
+      <c r="B734" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C734" s="3"/>
+      <c r="D734" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E734" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F734" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G734" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H734" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I734" s="13"/>
+      <c r="J734" s="13"/>
+      <c r="K734" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L734" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M734" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N734" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O734" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P734" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q734" s="4">
+        <v>0</v>
+      </c>
+      <c r="R734" s="4">
+        <v>0</v>
+      </c>
+      <c r="S734" s="4">
+        <v>0</v>
+      </c>
+      <c r="T734" s="1"/>
+      <c r="U734" s="1"/>
+      <c r="V734" s="1"/>
+      <c r="W734" s="1"/>
+    </row>
+    <row r="735" spans="1:23">
+      <c r="A735" s="3">
+        <v>733</v>
+      </c>
+      <c r="B735" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C735" s="3"/>
+      <c r="D735" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E735" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F735" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G735" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H735" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I735" s="13"/>
+      <c r="J735" s="13"/>
+      <c r="K735" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L735" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M735" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N735" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O735" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P735" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q735" s="4">
+        <v>0</v>
+      </c>
+      <c r="R735" s="4">
+        <v>0</v>
+      </c>
+      <c r="S735" s="4">
+        <v>0</v>
+      </c>
+      <c r="T735" s="1"/>
+      <c r="U735" s="1"/>
+      <c r="V735" s="1"/>
+      <c r="W735" s="1"/>
+    </row>
+    <row r="736" spans="1:23">
+      <c r="A736" s="3">
+        <v>734</v>
+      </c>
+      <c r="B736" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C736" s="3"/>
+      <c r="D736" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E736" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F736" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G736" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H736" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I736" s="13"/>
+      <c r="J736" s="13"/>
+      <c r="K736" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L736" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M736" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N736" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O736" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P736" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q736" s="4">
+        <v>0</v>
+      </c>
+      <c r="R736" s="4">
+        <v>0</v>
+      </c>
+      <c r="S736" s="4">
+        <v>0</v>
+      </c>
+      <c r="T736" s="1"/>
+      <c r="U736" s="1"/>
+      <c r="V736" s="1"/>
+      <c r="W736" s="1"/>
+    </row>
+    <row r="737" spans="1:23">
+      <c r="A737" s="3">
+        <v>735</v>
+      </c>
+      <c r="B737" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C737" s="3"/>
+      <c r="D737" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E737" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F737" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G737" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H737" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I737" s="13"/>
+      <c r="J737" s="13"/>
+      <c r="K737" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L737" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M737" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N737" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O737" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P737" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q737" s="4">
+        <v>0</v>
+      </c>
+      <c r="R737" s="4">
+        <v>0</v>
+      </c>
+      <c r="S737" s="4">
+        <v>0</v>
+      </c>
+      <c r="T737" s="1"/>
+      <c r="U737" s="1"/>
+      <c r="V737" s="1"/>
+      <c r="W737" s="1"/>
+    </row>
+    <row r="738" spans="1:23">
+      <c r="A738" s="3">
+        <v>736</v>
+      </c>
+      <c r="B738" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C738" s="3"/>
+      <c r="D738" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E738" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F738" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G738" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H738" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I738" s="13"/>
+      <c r="J738" s="13"/>
+      <c r="K738" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L738" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M738" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N738" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O738" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P738" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q738" s="4">
+        <v>0</v>
+      </c>
+      <c r="R738" s="4">
+        <v>0</v>
+      </c>
+      <c r="S738" s="4">
+        <v>0</v>
+      </c>
+      <c r="T738" s="1"/>
+      <c r="U738" s="1"/>
+      <c r="V738" s="1"/>
+      <c r="W738" s="1"/>
+    </row>
+    <row r="739" spans="1:23">
+      <c r="A739" s="3">
+        <v>737</v>
+      </c>
+      <c r="B739" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C739" s="3"/>
+      <c r="D739" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E739" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F739" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G739" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H739" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I739" s="13"/>
+      <c r="J739" s="13"/>
+      <c r="K739" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L739" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M739" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N739" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O739" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P739" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q739" s="4">
+        <v>0</v>
+      </c>
+      <c r="R739" s="4">
+        <v>0</v>
+      </c>
+      <c r="S739" s="4">
+        <v>0</v>
+      </c>
+      <c r="T739" s="1"/>
+      <c r="U739" s="1"/>
+      <c r="V739" s="1"/>
+      <c r="W739" s="1"/>
+    </row>
+    <row r="740" spans="1:23">
+      <c r="A740" s="3">
+        <v>738</v>
+      </c>
+      <c r="B740" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C740" s="3"/>
+      <c r="D740" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E740" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F740" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G740" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H740" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I740" s="13"/>
+      <c r="J740" s="13"/>
+      <c r="K740" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L740" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M740" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N740" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O740" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P740" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q740" s="4">
+        <v>0</v>
+      </c>
+      <c r="R740" s="4">
+        <v>0</v>
+      </c>
+      <c r="S740" s="4">
+        <v>0</v>
+      </c>
+      <c r="T740" s="1"/>
+      <c r="U740" s="1"/>
+      <c r="V740" s="1"/>
+      <c r="W740" s="1"/>
+    </row>
+    <row r="741" spans="1:23">
+      <c r="A741" s="3">
+        <v>739</v>
+      </c>
+      <c r="B741" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C741" s="3"/>
+      <c r="D741" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E741" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F741" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G741" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H741" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I741" s="13"/>
+      <c r="J741" s="13"/>
+      <c r="K741" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L741" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M741" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N741" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O741" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P741" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q741" s="4">
+        <v>0</v>
+      </c>
+      <c r="R741" s="4">
+        <v>0</v>
+      </c>
+      <c r="S741" s="4">
+        <v>0</v>
+      </c>
+      <c r="T741" s="1"/>
+      <c r="U741" s="1"/>
+      <c r="V741" s="1"/>
+      <c r="W741" s="1"/>
+    </row>
+    <row r="742" spans="1:23">
+      <c r="A742" s="3">
+        <v>740</v>
+      </c>
+      <c r="B742" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C742" s="3"/>
+      <c r="D742" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E742" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F742" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G742" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H742" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I742" s="13"/>
+      <c r="J742" s="13"/>
+      <c r="K742" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L742" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M742" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N742" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O742" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P742" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q742" s="4">
+        <v>0</v>
+      </c>
+      <c r="R742" s="4">
+        <v>0</v>
+      </c>
+      <c r="S742" s="4">
+        <v>0</v>
+      </c>
+      <c r="T742" s="1"/>
+      <c r="U742" s="1"/>
+      <c r="V742" s="1"/>
+      <c r="W742" s="1"/>
+    </row>
+    <row r="743" spans="1:23">
+      <c r="A743" s="3">
+        <v>741</v>
+      </c>
+      <c r="B743" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C743" s="3"/>
+      <c r="D743" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E743" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F743" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G743" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H743" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I743" s="13"/>
+      <c r="J743" s="13"/>
+      <c r="K743" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L743" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M743" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N743" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O743" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P743" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q743" s="4">
+        <v>0</v>
+      </c>
+      <c r="R743" s="4">
+        <v>0</v>
+      </c>
+      <c r="S743" s="4">
+        <v>0</v>
+      </c>
+      <c r="T743" s="1"/>
+      <c r="U743" s="1"/>
+      <c r="V743" s="1"/>
+      <c r="W743" s="1"/>
+    </row>
+    <row r="744" spans="1:23">
+      <c r="A744" s="3">
+        <v>742</v>
+      </c>
+      <c r="B744" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C744" s="3"/>
+      <c r="D744" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E744" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F744" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G744" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H744" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I744" s="13"/>
+      <c r="J744" s="13"/>
+      <c r="K744" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L744" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M744" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N744" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O744" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P744" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q744" s="4">
+        <v>0</v>
+      </c>
+      <c r="R744" s="4">
+        <v>0</v>
+      </c>
+      <c r="S744" s="4">
+        <v>0</v>
+      </c>
+      <c r="T744" s="1"/>
+      <c r="U744" s="1"/>
+      <c r="V744" s="1"/>
+      <c r="W744" s="1"/>
+    </row>
+    <row r="745" spans="1:23">
+      <c r="A745" s="3">
+        <v>743</v>
+      </c>
+      <c r="B745" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C745" s="3"/>
+      <c r="D745" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E745" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F745" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G745" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H745" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I745" s="13"/>
+      <c r="J745" s="13"/>
+      <c r="K745" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L745" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M745" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N745" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O745" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P745" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q745" s="4">
+        <v>0</v>
+      </c>
+      <c r="R745" s="4">
+        <v>0</v>
+      </c>
+      <c r="S745" s="4">
+        <v>0</v>
+      </c>
+      <c r="T745" s="1"/>
+      <c r="U745" s="1"/>
+      <c r="V745" s="1"/>
+      <c r="W745" s="1"/>
+    </row>
+    <row r="746" spans="1:23">
+      <c r="A746" s="3">
+        <v>744</v>
+      </c>
+      <c r="B746" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C746" s="3"/>
+      <c r="D746" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E746" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F746" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G746" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H746" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I746" s="13"/>
+      <c r="J746" s="13"/>
+      <c r="K746" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L746" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M746" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N746" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O746" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P746" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q746" s="4">
+        <v>0</v>
+      </c>
+      <c r="R746" s="4">
+        <v>0</v>
+      </c>
+      <c r="S746" s="4">
+        <v>0</v>
+      </c>
+      <c r="T746" s="1"/>
+      <c r="U746" s="1"/>
+      <c r="V746" s="1"/>
+      <c r="W746" s="1"/>
+    </row>
+    <row r="747" spans="1:23">
+      <c r="A747" s="3">
+        <v>745</v>
+      </c>
+      <c r="B747" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C747" s="3"/>
+      <c r="D747" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E747" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F747" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G747" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H747" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I747" s="13"/>
+      <c r="J747" s="13"/>
+      <c r="K747" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L747" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M747" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N747" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O747" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P747" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q747" s="4">
+        <v>0</v>
+      </c>
+      <c r="R747" s="4">
+        <v>0</v>
+      </c>
+      <c r="S747" s="4">
+        <v>0</v>
+      </c>
+      <c r="T747" s="1"/>
+      <c r="U747" s="1"/>
+      <c r="V747" s="1"/>
+      <c r="W747" s="1"/>
+    </row>
+    <row r="748" spans="1:23">
+      <c r="A748" s="3">
+        <v>746</v>
+      </c>
+      <c r="B748" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C748" s="3"/>
+      <c r="D748" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E748" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F748" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G748" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H748" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I748" s="13"/>
+      <c r="J748" s="13"/>
+      <c r="K748" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L748" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M748" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N748" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O748" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P748" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q748" s="4">
+        <v>0</v>
+      </c>
+      <c r="R748" s="4">
+        <v>0</v>
+      </c>
+      <c r="S748" s="4">
+        <v>0</v>
+      </c>
+      <c r="T748" s="1"/>
+      <c r="U748" s="1"/>
+      <c r="V748" s="1"/>
+      <c r="W748" s="1"/>
+    </row>
+    <row r="749" spans="1:23">
+      <c r="A749" s="3">
+        <v>747</v>
+      </c>
+      <c r="B749" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C749" s="3"/>
+      <c r="D749" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E749" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F749" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G749" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H749" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I749" s="13"/>
+      <c r="J749" s="13"/>
+      <c r="K749" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L749" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M749" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N749" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O749" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P749" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q749" s="4">
+        <v>0</v>
+      </c>
+      <c r="R749" s="4">
+        <v>0</v>
+      </c>
+      <c r="S749" s="4">
+        <v>0</v>
+      </c>
+      <c r="T749" s="1"/>
+      <c r="U749" s="1"/>
+      <c r="V749" s="1"/>
+      <c r="W749" s="1"/>
+    </row>
+    <row r="750" spans="1:23">
+      <c r="A750" s="3">
+        <v>748</v>
+      </c>
+      <c r="B750" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C750" s="3"/>
+      <c r="D750" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E750" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F750" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G750" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H750" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I750" s="13"/>
+      <c r="J750" s="13"/>
+      <c r="K750" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L750" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M750" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="N750" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="O750" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P750" s="4">
+        <v>32.66</v>
+      </c>
+      <c r="Q750" s="4">
+        <v>0</v>
+      </c>
+      <c r="R750" s="4">
+        <v>0</v>
+      </c>
+      <c r="S750" s="4">
+        <v>0</v>
+      </c>
+      <c r="T750" s="1"/>
+      <c r="U750" s="1"/>
+      <c r="V750" s="1"/>
+      <c r="W750" s="1"/>
+    </row>
+    <row r="751" spans="1:23">
+      <c r="A751" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="B751" s="7"/>
+      <c r="C751" s="7"/>
+      <c r="D751" s="7"/>
+      <c r="E751" s="11"/>
+      <c r="F751" s="7"/>
+      <c r="G751" s="7"/>
+      <c r="H751" s="14"/>
+      <c r="I751" s="14"/>
+      <c r="J751" s="14"/>
+      <c r="K751" s="8"/>
+      <c r="L751" s="8"/>
+      <c r="M751" s="8"/>
+      <c r="N751" s="8"/>
+      <c r="O751" s="8">
+        <v>5771.76</v>
+      </c>
+      <c r="P751" s="8">
+        <v>2030.77</v>
+      </c>
+      <c r="Q751" s="8">
+        <v>35.18</v>
+      </c>
+      <c r="R751" s="8"/>
+      <c r="S751" s="8"/>
+      <c r="T751" s="1"/>
+      <c r="U751" s="1"/>
+      <c r="V751" s="1"/>
+      <c r="W751" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A729:N729"/>
+    <mergeCell ref="A751:N751"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>