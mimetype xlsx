--- v0 (2026-04-21)
+++ v1 (2026-06-23)
@@ -2082,54 +2082,54 @@
       <c r="I25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P25" s="4">
         <v>334.31</v>
       </c>
       <c r="Q25" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R25" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S25" s="4">
         <v>86</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2143,54 +2143,54 @@
       <c r="I26" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P26" s="4">
         <v>334.31</v>
       </c>
       <c r="Q26" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R26" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S26" s="4">
         <v>86</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2204,54 +2204,54 @@
       <c r="I27" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P27" s="4">
         <v>334.31</v>
       </c>
       <c r="Q27" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R27" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S27" s="4">
         <v>86</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2265,54 +2265,54 @@
       <c r="I28" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="4">
         <v>334.31</v>
       </c>
       <c r="Q28" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R28" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S28" s="4">
         <v>86</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2326,54 +2326,54 @@
       <c r="I29" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P29" s="4">
         <v>334.31</v>
       </c>
       <c r="Q29" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R29" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S29" s="4">
         <v>86</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2387,54 +2387,54 @@
       <c r="I30" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P30" s="4">
         <v>334.31</v>
       </c>
       <c r="Q30" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R30" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S30" s="4">
         <v>86</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2448,54 +2448,54 @@
       <c r="I31" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P31" s="4">
         <v>334.31</v>
       </c>
       <c r="Q31" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R31" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S31" s="4">
         <v>86</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2509,54 +2509,54 @@
       <c r="I32" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P32" s="4">
         <v>334.31</v>
       </c>
       <c r="Q32" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R32" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S32" s="4">
         <v>86</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -2570,54 +2570,54 @@
       <c r="I33" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P33" s="4">
         <v>334.31</v>
       </c>
       <c r="Q33" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R33" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S33" s="4">
         <v>86</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -2631,54 +2631,54 @@
       <c r="I34" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P34" s="4">
         <v>334.31</v>
       </c>
       <c r="Q34" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R34" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S34" s="4">
         <v>86</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -2692,54 +2692,54 @@
       <c r="I35" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P35" s="4">
         <v>334.31</v>
       </c>
       <c r="Q35" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R35" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S35" s="4">
         <v>86</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -2753,54 +2753,54 @@
       <c r="I36" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P36" s="4">
         <v>334.31</v>
       </c>
       <c r="Q36" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R36" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S36" s="4">
         <v>86</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -2814,54 +2814,54 @@
       <c r="I37" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P37" s="4">
         <v>334.31</v>
       </c>
       <c r="Q37" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R37" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S37" s="4">
         <v>86</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -2875,54 +2875,54 @@
       <c r="I38" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P38" s="4">
         <v>334.31</v>
       </c>
       <c r="Q38" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R38" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S38" s="4">
         <v>86</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -2936,54 +2936,54 @@
       <c r="I39" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P39" s="4">
         <v>334.31</v>
       </c>
       <c r="Q39" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R39" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S39" s="4">
         <v>86</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -2997,54 +2997,54 @@
       <c r="I40" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P40" s="4">
         <v>334.31</v>
       </c>
       <c r="Q40" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R40" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S40" s="4">
         <v>86</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -3058,54 +3058,54 @@
       <c r="I41" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P41" s="4">
         <v>334.31</v>
       </c>
       <c r="Q41" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R41" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S41" s="4">
         <v>86</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -3119,54 +3119,54 @@
       <c r="I42" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P42" s="4">
         <v>334.31</v>
       </c>
       <c r="Q42" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R42" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S42" s="4">
         <v>86</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -3180,54 +3180,54 @@
       <c r="I43" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P43" s="4">
         <v>334.31</v>
       </c>
       <c r="Q43" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R43" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S43" s="4">
         <v>86</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3241,54 +3241,54 @@
       <c r="I44" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P44" s="4">
         <v>334.31</v>
       </c>
       <c r="Q44" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R44" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S44" s="4">
         <v>86</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -3302,54 +3302,54 @@
       <c r="I45" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P45" s="4">
         <v>334.31</v>
       </c>
       <c r="Q45" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R45" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S45" s="4">
         <v>86</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -3363,88 +3363,88 @@
       <c r="I46" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P46" s="4">
         <v>334.31</v>
       </c>
       <c r="Q46" s="4">
-        <v>263.36</v>
+        <v>287.98</v>
       </c>
       <c r="R46" s="4">
-        <v>78.78</v>
+        <v>86.14</v>
       </c>
       <c r="S46" s="4">
         <v>86</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="11"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8">
         <v>8557.92</v>
       </c>
       <c r="P47" s="8">
-        <v>6505.87</v>
+        <v>7047.58</v>
       </c>
       <c r="Q47" s="8">
-        <v>76.02</v>
+        <v>82.35</v>
       </c>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>