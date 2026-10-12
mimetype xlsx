--- v3 (2026-08-28)
+++ v4 (2026-10-12)
@@ -140,51 +140,51 @@
   <si>
     <t>ORD/000571/2024-2025</t>
   </si>
   <si>
     <t>5008/ALD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>Laying of pipeline for (Mouza-Lankapara TG, JL No.30 Sheet no-5, Plot No. 920-923) 375 Units for Lankapara Cha sundari PWSS (Cluster-4) under Madarihat-Birpara Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000200/2025-2026</t>
   </si>
   <si>
     <t>2239/ALD</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>01/09/2026</t>
   </si>
   <si>
     <t>SATYABRATA BHATTACHERJEE</t>
   </si>
   <si>
     <t>Supply delivery installation commissioning of submersible pumping machinery and others electro mechanical works for Newly proposed TW at Lankapara TG WSS at VES-4 under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000123/2025-2026</t>
   </si>
   <si>
     <t>1476/ALD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>