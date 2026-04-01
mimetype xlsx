--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,83 +111,50 @@
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 25cum CWR with switch room with sanitary and water supply arrangement and Boundary wall, pathway, providing FHTC and Headwork pipe connection of Cha Sundori Project of Lankapara TG PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000569/2024-2025</t>
   </si>
   <si>
     <t>4178/ALD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>DILIP MAHATO (OPC) PRIVATE LIMITED</t>
-  </si>
-[...31 lines deleted...]
-    <t>SATYABRATA BHATTACHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,51 +543,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -753,209 +720,87 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>58.2</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...18 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>58.2</v>
+      </c>
+      <c r="P4" s="8">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="Q4" s="8">
         <v>0</v>
       </c>
-      <c r="S4" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>