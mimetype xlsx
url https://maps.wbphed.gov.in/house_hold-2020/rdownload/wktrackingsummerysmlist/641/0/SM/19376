--- v1 (2026-04-01)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,72 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Augmentation Of Lankapara Chasundari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/19376</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Supply delivery installation commissioning of submersible pumping machinery and others electro mechanical works for Newly proposed TW at Lankapara TG WSS at VES-4 under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000123/2025-2026</t>
+  </si>
+  <si>
+    <t>1476/ALD</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT LTD</t>
+  </si>
+  <si>
     <t>Construction of 25cum CWR with switch room with sanitary and water supply arrangement and Boundary wall, pathway, providing FHTC and Headwork pipe connection of Cha Sundori Project of Lankapara TG PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Birpara A.E</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000569/2024-2025</t>
   </si>
   <si>
     <t>4178/ALD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>02/08/2026</t>
   </si>
   <si>
     <t>DILIP MAHATO (OPC) PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying pipe line for (Mouza-Lankapara TG, JL No.30, Sheet no-5, Plot No-704) 404 units for Lankapara cha Sundori PWSS (Cluster-1) under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000571/2024-2025</t>
+  </si>
+  <si>
+    <t>5008/ALD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>Laying of pipeline for (Mouza-Lankapara TG, JL No.30 Sheet no-5, Plot No. 920-923) 375 Units for Lankapara Cha sundari PWSS (Cluster-4) under Madarihat-Birpara Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2025-2026</t>
+  </si>
+  <si>
+    <t>2239/ALD</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>SATYABRATA BHATTACHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,73 +594,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -703,104 +754,287 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>58.2</v>
+        <v>10.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...12 lines deleted...]
-      <c r="O4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
         <v>58.2</v>
       </c>
-      <c r="P4" s="8">
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>61</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P5" s="4">
+        <v>33.88</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>55</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P6" s="4">
+        <v>20.42</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>8.54</v>
+      </c>
+      <c r="R6" s="4">
+        <v>41.83</v>
+      </c>
+      <c r="S6" s="4">
+        <v>60</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>123.06</v>
+      </c>
+      <c r="P7" s="8">
+        <v>19.1</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>15.52</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>