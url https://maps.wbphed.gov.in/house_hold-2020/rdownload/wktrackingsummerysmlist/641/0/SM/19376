--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -89,123 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Augmentation Of Lankapara Chasundari Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/19376</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 25cum CWR with switch room with sanitary and water supply arrangement and Boundary wall, pathway, providing FHTC and Headwork pipe connection of Cha Sundori Project of Lankapara TG PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000569/2024-2025</t>
+  </si>
+  <si>
+    <t>4178/ALD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO (OPC) PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying pipe line for (Mouza-Lankapara TG, JL No.30, Sheet no-5, Plot No-704) 404 units for Lankapara cha Sundori PWSS (Cluster-1) under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000571/2024-2025</t>
+  </si>
+  <si>
+    <t>5008/ALD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>Laying of pipeline for (Mouza-Lankapara TG, JL No.30 Sheet no-5, Plot No. 920-923) 375 Units for Lankapara Cha sundari PWSS (Cluster-4) under Madarihat-Birpara Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2025-2026</t>
+  </si>
+  <si>
+    <t>2239/ALD</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>SATYABRATA BHATTACHERJEE</t>
+  </si>
+  <si>
     <t>Supply delivery installation commissioning of submersible pumping machinery and others electro mechanical works for Newly proposed TW at Lankapara TG WSS at VES-4 under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Birpara A.E</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000123/2025-2026</t>
   </si>
   <si>
     <t>1476/ALD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT LTD</t>
-  </si>
-[...49 lines deleted...]
-    <t>SATYABRATA BHATTACHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -754,182 +754,182 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.56</v>
+        <v>58.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.56</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>58.2</v>
+        <v>33.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>33.88</v>
+        <v>20.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>41.83</v>
       </c>
       <c r="S5" s="4">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -937,60 +937,60 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>20.42</v>
+        <v>10.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.54</v>
+        <v>10.56</v>
       </c>
       <c r="R6" s="4">
-        <v>41.83</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>123.06</v>