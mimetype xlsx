--- v0 (2026-04-01)
+++ v1 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,699 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>ALIPURDUAR</t>
+  </si>
+  <si>
+    <t>Alipurduar-I</t>
+  </si>
+  <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Arrangement for supply of safe drinking water after commissioning of piped water supply scheme.</t>
+  </si>
+  <si>
+    <t>SM/19197</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>3rd Continuation for Operation &amp; Maintenance of OHR, FHTC &amp; Laying Distribution System including Street stand Post, Rising Main &amp; other essential components of Ayma Nababpur &amp; Rameswarpur W/S Scheme for the period of 01.01.2023 to 31.08.2023 under Chinsurah Sub- Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000201/2023-2024</t>
+  </si>
+  <si>
+    <t>1687/HUG</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>M/S KAMALA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>OPERATION AND GUARDING OF HIGH LIFT AND LOW LIFT PUMPING MACHINERY AT LAVPUR WATER SUPPLY SCHEME ZONE -I I (P.H-I).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000663/2023-2024</t>
+  </si>
+  <si>
+    <t>3181/BOL.MD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/09/2024</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>7th Continuation order of Deployment of 3 (three) Nos. Security Guard without Arm for guarding arrangement of Office cum store at CHANDITALA Water Supply Scheme under Serampore Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.12.2023 to 31.03.2024.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000694/2023-2024</t>
+  </si>
+  <si>
+    <t>3549/HUG</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>P. B. ENTERPRISE(PINTU BHADURI)</t>
+  </si>
+  <si>
+    <t>7th Continuation order of Deployment of 3 (three) Nos. Security Guard without Arm for guarding arrangement of Office cum store at SEAKHALA Water Supply Scheme under Serampore Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.12.2023 to 31.03.2024.</t>
+  </si>
+  <si>
+    <t>ORD/000696/2023-2024</t>
+  </si>
+  <si>
+    <t>3550/HUG</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Proposed logistic support to the CPMF/WBSAP for providing sanitary arrangement (i.e. Construction of Temporary Latrine ,providing Water arrangement i.e. water reservoir (VAT) making interconnection with existing water main pipeline ,Supply, hoisting of PVC water storage tank, elevated platform in connection with ensuing WBLAE-2021 at Nepalipara Sarada Hindi High School of Coke-oven PS under DWSD,PHE Dte,Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000648/2020-2021</t>
+  </si>
+  <si>
+    <t>662/DWSD</t>
+  </si>
+  <si>
+    <t>26/03/2021</t>
+  </si>
+  <si>
+    <t>02/04/2021</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Proposed logistic support to the CPMF/WBSAP for providing sanitary arrangement (i.e. Construction of Temporary Latrine ,providing Water arrangement i.e. water reservoir (VAT) making interconnection with existing water main pipeline ,Supply, hoisting of PVC water storage tank, elevated platform in connection with ensuing WBLAE-2021 at Nepalipara Hindi High School of Coke-oven PS under DWSD,PHE Dte,Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000655/2020-2021</t>
+  </si>
+  <si>
+    <t>611_DWSD</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Proposed logistic support to the CPMF/WBSAP for providing sanitary arrangement (i.e. Construction of Temporary Latrine ,providing Water arrangement i.e. water reservoir (VAT) making interconnection with existing water main pipeline ,Supply, hoisting of PVC water storage tank, elevated platform in connection with ensuing WBLAE-2021 at Sagarbhanga Hindi High School of Coke-oven PS under DWSD,PHE Dte,Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000651/2020-2021</t>
+  </si>
+  <si>
+    <t>606_DWSD</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Operation &amp; Maintenance of 22 (Twenty Two) nos. Integrated Water Supply Scheme already installed in different Schools at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, PHE Dte. [Part-F]. (Period from 01.12.2021 to 31.01.2022) [For 2 (Two) Months].</t>
+  </si>
+  <si>
+    <t>ORD/000854/2021-2022</t>
+  </si>
+  <si>
+    <t>3898/AD</t>
+  </si>
+  <si>
+    <t>26/11/2021</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
+  </si>
+  <si>
+    <t>Continuation of Sinking of 02 Nos 100X40 mm dia 100 mtr deep tube wells using PVC pipes with installation of submersible pump in connection with assembly election-2021 at Durgapur Police Station complex for CPMF/SAP of Durgapur Police Station under DWSD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000479/2021-2022</t>
+  </si>
+  <si>
+    <t>677/DWSD</t>
+  </si>
+  <si>
+    <t>16/04/2021</t>
+  </si>
+  <si>
+    <t>01/05/2021</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Withdrawing of lowering of Submersible pumping machinery and others allied work at Haridaspur Water Supply Scheme under Bolpur Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2022-2023</t>
+  </si>
+  <si>
+    <t>803/AE-III</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>QUAZI NOZRUL ISLAM</t>
+  </si>
+  <si>
+    <t>Under ground cable fault finding &amp; laying of cable (T/W-,4&amp;5) and others at Tarapith Improvement water supply scheme under Bolpur Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000695/2022-2023</t>
+  </si>
+  <si>
+    <t>1039/AE-III</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>STANDARD ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Repairing and servicing of Gaseous chlorination system at Khoyrasole (Churror) water supply scheme under Bolpur Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000900/2022-2023</t>
+  </si>
+  <si>
+    <t>288/AE-III</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>25/03/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Withdrawing-Lowering of Submersible pumping machinery and other allied work at Nachonsha water supply scheme (PH.No-II)) under Bolpur Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000503/2023-2024</t>
+  </si>
+  <si>
+    <t>945/AE-III</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>09/07/2023</t>
+  </si>
+  <si>
+    <t>S.K.ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Withdrawing &amp; Lowering of Submersible pumping machinery and other allied work at Sekhpur water supply scheme (P.H.-II) under Bolpur Mechanical Division,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>948/AE-III</t>
+  </si>
+  <si>
+    <t>08/07/2023</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Pump House repairing including jungles cutting at Dubrajpur Aurgumentation water supply scheme under Bolpur Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000496/2023-2024</t>
+  </si>
+  <si>
+    <t>1054/AE-III</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>RAJIB GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Engagement of 01 (one) no Gr-D staff , contractual through agency for 6 (six) month as per categories for the office of the Executive Engineer under Durgapur Water Supply Division , PHE Dte.(w.e.f - 01.10.2023 to 30.11.2023) (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2023-2024</t>
+  </si>
+  <si>
+    <t>1610/DWSD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>K.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Operation &amp; Maintenance of 22 (Twenty Two) nos. Integrated Water Supply Scheme already installed in different Schools at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, PHE Dte. [Part-F]. (Period from 01.10.2021 to 30.11.2021) [For 2 (Two) Months].</t>
+  </si>
+  <si>
+    <t>ORD/000671/2021-2022</t>
+  </si>
+  <si>
+    <t>2649/AD</t>
+  </si>
+  <si>
+    <t>29/09/2021</t>
+  </si>
+  <si>
+    <t>29/11/2021</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Day to day establishment works of maintaining of files for releasing SD money of pending works 01 (One) no of additional support hand person engaged temporary monthly basis for the office of the Executive Engineer, Durgapur Water Supply Division , PHE Dte.(Period from 01.09.2023 to 30.11.2023) (For 3 Months) (Sl-01)</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>97/SPOT/DWSD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Foot valve and check valve at Suri Sadar Hospital water supply scheme (Block-Suri-I) under Bolpur Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000995/2023-2024</t>
+  </si>
+  <si>
+    <t>1284-/AE-III</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>HINDOL ROY</t>
+  </si>
+  <si>
+    <t>Supervision of different mini Water Supply Scheme under Dubrajpur Block under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>ORD/001028/2023-2024</t>
+  </si>
+  <si>
+    <t>262/BMSD(D)</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>SATYAJIT GHOSH</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of Submersible pump for Zone-IX of Bolpur Water Supply Project under Bolpur Mechanical Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001225/2023-2024</t>
+  </si>
+  <si>
+    <t>280/AE-III</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>TULIP ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Pumping Machineries and other electromechanical equipment for newly construed tubewell no. ¿ II of Administrative Complex Water Supply Scheme at Nimtouri, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>BILL/02344/2023-2024</t>
+  </si>
+  <si>
+    <t>754/W</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR DAS</t>
+  </si>
+  <si>
+    <t>BILL/02113/2023-2024</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>BURDWAN WHOLESALE CONSUMERS' CO- OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>BILL/02082/2023-2024</t>
+  </si>
+  <si>
+    <t>GLOBAL POINT</t>
+  </si>
+  <si>
+    <t>BILL/02084/2023-2024</t>
+  </si>
+  <si>
+    <t>Maintenance of civil and plumbing works for Digha State General Hospital Main Building at Digha under Digha Sub -Division within Tamluk Division, PHE Dte. for the period 12 ( Twelve) months. (Tender No. 532/TAM/2021-22)</t>
+  </si>
+  <si>
+    <t>BILL/02408/2023-2024</t>
+  </si>
+  <si>
+    <t>696/W</t>
+  </si>
+  <si>
+    <t>LOKENATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Fuel charges</t>
+  </si>
+  <si>
+    <t>BILL/01782/2023-2024</t>
+  </si>
+  <si>
+    <t>172/W-1271-1274</t>
+  </si>
+  <si>
+    <t>LALJI RAJA &amp; SONS AGENCIES</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply and delivery of HSD oil to be hired inspection vehicle</t>
+  </si>
+  <si>
+    <t>BILL/03259/2023-2024</t>
+  </si>
+  <si>
+    <t>RAM BHAGAT HARIPRASAD HP SERVICE STATION (BURDWAN)</t>
+  </si>
+  <si>
+    <t>BILL/02083/2023-2024</t>
+  </si>
+  <si>
+    <t>IMPRESSION</t>
+  </si>
+  <si>
+    <t>BILL/03260/2023-2024</t>
+  </si>
+  <si>
+    <t>North 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Supply of Stationary articles for the office of the EE, NWSD-I, P.H.E. Dte. W.O. No.485/NWSD-I dt.15/03/2024 &amp; Invoice No.49051 Dt.18/03/2024</t>
+  </si>
+  <si>
+    <t>BILL/00630/2023-2024</t>
+  </si>
+  <si>
+    <t>590/MAINT/23-24</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>BARRACKPORE CENTRAL ZONE WHOLESALE CONSUMERS CO OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing guards round the clock for office of the DIC (BMSD), D, PHED</t>
+  </si>
+  <si>
+    <t>BILL/03267/2023-2024</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA</t>
+  </si>
+  <si>
+    <t>SUPPLY OF POWER FROM GENERATOR</t>
+  </si>
+  <si>
+    <t>BILL/03261/2023-2024</t>
+  </si>
+  <si>
+    <t>SK HARUN</t>
+  </si>
+  <si>
+    <t>Repairing of withdrawn damaged 7.5 hp pump motor set for TW-1 of Sajiara PWSS</t>
+  </si>
+  <si>
+    <t>BILL/03265/2023-2024</t>
+  </si>
+  <si>
+    <t>421/CMD/23-24</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>BILL/03266/2023-2024</t>
+  </si>
+  <si>
+    <t>BILL/02129/2023-2024</t>
+  </si>
+  <si>
+    <t>PRASUN BISWAS</t>
+  </si>
+  <si>
+    <t>Pest control and rat treatment to get rid of unwanted pest with in the entire office premises along with stop the menance of rat damaging computer cables most frequently, at office premises of the Executive Engineer, Alipore Division, PHE Dte. (Period from 16.07.2023 to 31.12.2023).</t>
+  </si>
+  <si>
+    <t>BILL/03548/2023-2024</t>
+  </si>
+  <si>
+    <t>PIMI PEST CONTROL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>PURCHASE OF INTEL CPU PC, DELL MOUSE USB OPTICAL MS 116 AND HEAT SINK PASTE SMALL SYRINGE FOR TAMLUK SUB-DIVISION OF TAMLUK DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>BILL/02246/2023-2024</t>
+  </si>
+  <si>
+    <t>707/W</t>
+  </si>
+  <si>
+    <t>E-TECH MALL</t>
+  </si>
+  <si>
+    <t>Supply of Stationary articles for the office of the EE, NWSD-I, P.H.E. Dte. W.O. No.433/NWSD-I dt.07/03/2024 &amp; Invoice No.49050 Dt.07/03/2024</t>
+  </si>
+  <si>
+    <t>BILL/00631/2023-2024</t>
+  </si>
+  <si>
+    <t>Preparation of Income Tax Statement Data Entry E-Filling of Income Tax Return under Alipore Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/03528/2023-2024</t>
+  </si>
+  <si>
+    <t>SHRESTHA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Part payment of RCFA II for the month of Jan 2024</t>
+  </si>
+  <si>
+    <t>BILL/01039/2023-2024</t>
+  </si>
+  <si>
+    <t>779/5</t>
+  </si>
+  <si>
+    <t>CHIEF ACCOUNTS OFFICER, DAMODAR VALLEY CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply of Stationary articles for the office of the EE, NWSD-I, P.H.E. Dte. W.O. No.521/NWSD-I dt.19/03/2024 &amp; Invoice No.49053 Dt.21/03/2024</t>
+  </si>
+  <si>
+    <t>BILL/00632/2023-2024</t>
+  </si>
+  <si>
+    <t>588/MAINT/23-24</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>Different petty expenditure and supply of Tiffine packets for monthly meeting under the office of the Executive Engineer, Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02245/2023-2024</t>
+  </si>
+  <si>
+    <t>SAYAN MAITY</t>
+  </si>
+  <si>
+    <t>BILL/03258/2023-2024</t>
+  </si>
+  <si>
+    <t>Engage daily wages labour as valve operator (for O.H.R) at Bheribaranga W/S Scheme under Digha Sub-Division of Tamluk Division P.H.E.Dte. (Tender No. 294/TAM/2023-24)</t>
+  </si>
+  <si>
+    <t>BILL/02409/2023-2024</t>
+  </si>
+  <si>
+    <t>694/W</t>
+  </si>
+  <si>
+    <t>VENUS ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Continuation work order for Car Parking Space at Ganesh Chandra Avenue, Kolkata - 700013 for 02 (Two) nos. Vehicle of Officials under Alipore Division, PHE Dte. [period from 01.09.2023 to 29.02.2024] (6 months)</t>
+  </si>
+  <si>
+    <t>BILL/03549/2023-2024</t>
+  </si>
+  <si>
+    <t>PIONEER CO-OPERATIVE CAR PARKING SERVICING &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Coochbehar Division</t>
+  </si>
+  <si>
+    <t>exc. of different work at sikarpur PWSS</t>
+  </si>
+  <si>
+    <t>BILL/02126/2023-2024</t>
+  </si>
+  <si>
+    <t>A.O BSNL</t>
+  </si>
+  <si>
+    <t>Operation &amp; Maintenance of OHR, Laying Distribution System including Street Stand post, FHTC, Rising main &amp; other essential components of BAGNAN ZONE-I,BAGNAN ZONE-II, BHASTARA, SHIBRAI, AKNA, PANDUA Z-I, PANDUA Z-II, PANDUA Z-III , BELUN &amp; DWARBASINI W/S Scheme for the period from 01/09/2023 to 31/08/2024 under CHINSURAH Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000466/2023-2024</t>
+  </si>
+  <si>
+    <t>2658/HUG</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>TOTON MONDAL</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +799,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +1152,3063 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
-[...25 lines deleted...]
-      <c r="S3" s="6"/>
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>5.42</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>2.42</v>
+      </c>
+      <c r="R3" s="4">
+        <v>44.71</v>
+      </c>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="4">
+        <v>5.37</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="R4" s="4">
+        <v>16.45</v>
+      </c>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" s="4">
+        <v>2.56</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>1.91</v>
+      </c>
+      <c r="R5" s="4">
+        <v>74.59</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P6" s="4">
+        <v>2.53</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>1.91</v>
+      </c>
+      <c r="R6" s="4">
+        <v>75.21</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="R7" s="4">
+        <v>100</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="R8" s="4">
+        <v>100</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="R9" s="4">
+        <v>100</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.59</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>3.43</v>
+      </c>
+      <c r="R10" s="4">
+        <v>95.45</v>
+      </c>
+      <c r="S10" s="4">
+        <v>10</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.74</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>2.74</v>
+      </c>
+      <c r="R11" s="4">
+        <v>100</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.17</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.17</v>
+      </c>
+      <c r="R12" s="4">
+        <v>100</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="R13" s="4">
+        <v>100</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.19</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="R15" s="4">
+        <v>100</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="R16" s="4">
+        <v>98.3</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.38</v>
+      </c>
+      <c r="R17" s="4">
+        <v>96.4</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.31</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0.31</v>
+      </c>
+      <c r="R18" s="4">
+        <v>100</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P19" s="4">
+        <v>3.59</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>3.43</v>
+      </c>
+      <c r="R19" s="4">
+        <v>95.45</v>
+      </c>
+      <c r="S19" s="4">
+        <v>10</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.47</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0.47</v>
+      </c>
+      <c r="R20" s="4">
+        <v>100</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="R21" s="4">
+        <v>100</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="R22" s="4">
+        <v>93.07</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="R23" s="4">
+        <v>100</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="P24" s="4">
+        <v>4.86</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L25" s="4">
+        <v>2215132</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.21</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L26" s="4">
+        <v>2215133</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.21</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L27" s="4">
+        <v>2215135</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P27" s="4">
+        <v>2.06</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="P28" s="4">
+        <v>1.89</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>0</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="P29" s="4">
+        <v>6.12</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>0</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L30" s="4">
+        <v>427</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L31" s="4">
+        <v>2215134</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0.55</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="L32" s="4">
+        <v>425</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="P32" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P33" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L34" s="4">
+        <v>420</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="P34" s="4">
+        <v>3.09</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>0</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L35" s="4">
+        <v>424</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P35" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>0</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="P36" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>0</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="L37" s="4">
+        <v>420</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="P37" s="4">
+        <v>2.31</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>0</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H38" s="13"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="L38" s="4">
+        <v>2215136</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="P38" s="4">
+        <v>2.21</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>0</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="L39" s="4">
+        <v>2215204</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="P39" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>0</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="P40" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>0</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P41" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>0</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="L42" s="4">
+        <v>2215204</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="P42" s="4">
+        <v>0.36</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>0</v>
+      </c>
+      <c r="R42" s="4">
+        <v>0</v>
+      </c>
+      <c r="S42" s="4">
+        <v>0</v>
+      </c>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="P43" s="4">
+        <v>14.95</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>0</v>
+      </c>
+      <c r="R43" s="4">
+        <v>0</v>
+      </c>
+      <c r="S43" s="4">
+        <v>0</v>
+      </c>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P44" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>0</v>
+      </c>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="P45" s="4">
+        <v>0.26</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>0</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="L46" s="4">
+        <v>426</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="P46" s="4">
+        <v>0.37</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>0</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="P47" s="4">
+        <v>0.35</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>0</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="L48" s="4">
+        <v>2215204</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="P48" s="4">
+        <v>0.18</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>0</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="L49" s="4">
+        <v>173</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="P49" s="4">
+        <v>2.85</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+      <c r="R49" s="4">
+        <v>0</v>
+      </c>
+      <c r="S49" s="4">
+        <v>0</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
+      <c r="K50" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="O50" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P50" s="4">
+        <v>46.23</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>10</v>
+      </c>
+      <c r="R50" s="4">
+        <v>21.63</v>
+      </c>
+      <c r="S50" s="4">
+        <v>0</v>
+      </c>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="14"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="8"/>
+      <c r="M51" s="8"/>
+      <c r="N51" s="8"/>
+      <c r="O51" s="8">
+        <v>124.94</v>
+      </c>
+      <c r="P51" s="8">
+        <v>34.41</v>
+      </c>
+      <c r="Q51" s="8">
+        <v>27.54</v>
+      </c>
+      <c r="R51" s="8"/>
+      <c r="S51" s="8"/>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A51:N51"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>