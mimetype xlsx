--- v1 (2026-06-02)
+++ v2 (2026-08-28)
@@ -80,690 +80,690 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-I</t>
   </si>
   <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Arrangement for supply of safe drinking water after commissioning of piped water supply scheme.</t>
+  </si>
+  <si>
+    <t>SM/19197</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Proposed logistic support to the CPMF/WBSAP for providing sanitary arrangement (i.e. Construction of Temporary Latrine ,providing Water arrangement i.e. water reservoir (VAT) making interconnection with existing water main pipeline ,Supply, hoisting of PVC water storage tank, elevated platform in connection with ensuing WBLAE-2021 at Nepalipara Sarada Hindi High School of Coke-oven PS under DWSD,PHE Dte,Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000648/2020-2021</t>
+  </si>
+  <si>
+    <t>662/DWSD</t>
+  </si>
+  <si>
+    <t>26/03/2021</t>
+  </si>
+  <si>
+    <t>02/04/2021</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Continuation of Sinking of 02 Nos 100X40 mm dia 100 mtr deep tube wells using PVC pipes with installation of submersible pump in connection with assembly election-2021 at Durgapur Police Station complex for CPMF/SAP of Durgapur Police Station under DWSD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000479/2021-2022</t>
+  </si>
+  <si>
+    <t>677/DWSD</t>
+  </si>
+  <si>
+    <t>16/04/2021</t>
+  </si>
+  <si>
+    <t>01/05/2021</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Proposed logistic support to the CPMF/WBSAP for providing sanitary arrangement (i.e. Construction of Temporary Latrine ,providing Water arrangement i.e. water reservoir (VAT) making interconnection with existing water main pipeline ,Supply, hoisting of PVC water storage tank, elevated platform in connection with ensuing WBLAE-2021 at Nepalipara Hindi High School of Coke-oven PS under DWSD,PHE Dte,Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000655/2020-2021</t>
+  </si>
+  <si>
+    <t>611_DWSD</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Operation &amp; Maintenance of 22 (Twenty Two) nos. Integrated Water Supply Scheme already installed in different Schools at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, PHE Dte. [Part-F]. (Period from 01.12.2021 to 31.01.2022) [For 2 (Two) Months].</t>
+  </si>
+  <si>
+    <t>ORD/000854/2021-2022</t>
+  </si>
+  <si>
+    <t>3898/AD</t>
+  </si>
+  <si>
+    <t>26/11/2021</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
+  </si>
+  <si>
+    <t>Operation &amp; Maintenance of 22 (Twenty Two) nos. Integrated Water Supply Scheme already installed in different Schools at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, PHE Dte. [Part-F]. (Period from 01.10.2021 to 30.11.2021) [For 2 (Two) Months].</t>
+  </si>
+  <si>
+    <t>ORD/000671/2021-2022</t>
+  </si>
+  <si>
+    <t>2649/AD</t>
+  </si>
+  <si>
+    <t>29/09/2021</t>
+  </si>
+  <si>
+    <t>29/11/2021</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Proposed logistic support to the CPMF/WBSAP for providing sanitary arrangement (i.e. Construction of Temporary Latrine ,providing Water arrangement i.e. water reservoir (VAT) making interconnection with existing water main pipeline ,Supply, hoisting of PVC water storage tank, elevated platform in connection with ensuing WBLAE-2021 at Sagarbhanga Hindi High School of Coke-oven PS under DWSD,PHE Dte,Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000651/2020-2021</t>
+  </si>
+  <si>
+    <t>606_DWSD</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Under ground cable fault finding &amp; laying of cable (T/W-,4&amp;5) and others at Tarapith Improvement water supply scheme under Bolpur Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-III</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000695/2022-2023</t>
+  </si>
+  <si>
+    <t>1039/AE-III</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>STANDARD ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Withdrawing of lowering of Submersible pumping machinery and others allied work at Haridaspur Water Supply Scheme under Bolpur Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2022-2023</t>
+  </si>
+  <si>
+    <t>803/AE-III</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>QUAZI NOZRUL ISLAM</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Arrangement for supply of safe drinking water after commissioning of piped water supply scheme.</t>
-[...7 lines deleted...]
-  <si>
     <t>3rd Continuation for Operation &amp; Maintenance of OHR, FHTC &amp; Laying Distribution System including Street stand Post, Rising Main &amp; other essential components of Ayma Nababpur &amp; Rameswarpur W/S Scheme for the period of 01.01.2023 to 31.08.2023 under Chinsurah Sub- Division P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000201/2023-2024</t>
   </si>
   <si>
     <t>1687/HUG</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>M/S KAMALA ENTERPRISE</t>
   </si>
   <si>
-    <t>Bolpur Mechanical</t>
+    <t>Operation &amp; Maintenance of OHR, Laying Distribution System including Street Stand post, FHTC, Rising main &amp; other essential components of BAGNAN ZONE-I,BAGNAN ZONE-II, BHASTARA, SHIBRAI, AKNA, PANDUA Z-I, PANDUA Z-II, PANDUA Z-III , BELUN &amp; DWARBASINI W/S Scheme for the period from 01/09/2023 to 31/08/2024 under CHINSURAH Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000466/2023-2024</t>
+  </si>
+  <si>
+    <t>2658/HUG</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>TOTON MONDAL</t>
   </si>
   <si>
     <t>OPERATION AND GUARDING OF HIGH LIFT AND LOW LIFT PUMPING MACHINERY AT LAVPUR WATER SUPPLY SCHEME ZONE -I I (P.H-I).</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer (HQ)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000663/2023-2024</t>
   </si>
   <si>
     <t>3181/BOL.MD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>29/09/2024</t>
   </si>
   <si>
     <t>M/S SWAPAN BANERJEE</t>
   </si>
   <si>
     <t>7th Continuation order of Deployment of 3 (three) Nos. Security Guard without Arm for guarding arrangement of Office cum store at CHANDITALA Water Supply Scheme under Serampore Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.12.2023 to 31.03.2024.</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000694/2023-2024</t>
   </si>
   <si>
     <t>3549/HUG</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>P. B. ENTERPRISE(PINTU BHADURI)</t>
   </si>
   <si>
     <t>7th Continuation order of Deployment of 3 (three) Nos. Security Guard without Arm for guarding arrangement of Office cum store at SEAKHALA Water Supply Scheme under Serampore Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.12.2023 to 31.03.2024.</t>
   </si>
   <si>
     <t>ORD/000696/2023-2024</t>
   </si>
   <si>
     <t>3550/HUG</t>
   </si>
   <si>
-    <t>Durgapur W/S Division</t>
-[...113 lines deleted...]
-    <t>STANDARD ELECTRICALS</t>
+    <t>Pump House repairing including jungles cutting at Dubrajpur Aurgumentation water supply scheme under Bolpur Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000496/2023-2024</t>
+  </si>
+  <si>
+    <t>1054/AE-III</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>RAJIB GHOSH</t>
+  </si>
+  <si>
+    <t>Withdrawing-Lowering of Submersible pumping machinery and other allied work at Nachonsha water supply scheme (PH.No-II)) under Bolpur Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000503/2023-2024</t>
+  </si>
+  <si>
+    <t>945/AE-III</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>09/07/2023</t>
+  </si>
+  <si>
+    <t>S.K.ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Supervision of different mini Water Supply Scheme under Dubrajpur Block under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>ORD/001028/2023-2024</t>
+  </si>
+  <si>
+    <t>262/BMSD(D)</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>SATYAJIT GHOSH</t>
+  </si>
+  <si>
+    <t>Withdrawing &amp; Lowering of Submersible pumping machinery and other allied work at Sekhpur water supply scheme (P.H.-II) under Bolpur Mechanical Division,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>948/AE-III</t>
+  </si>
+  <si>
+    <t>08/07/2023</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Foot valve and check valve at Suri Sadar Hospital water supply scheme (Block-Suri-I) under Bolpur Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000995/2023-2024</t>
+  </si>
+  <si>
+    <t>1284-/AE-III</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>HINDOL ROY</t>
   </si>
   <si>
     <t>Repairing and servicing of Gaseous chlorination system at Khoyrasole (Churror) water supply scheme under Bolpur Mechanical Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000900/2022-2023</t>
   </si>
   <si>
     <t>288/AE-III</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Withdrawing-Lowering of Submersible pumping machinery and other allied work at Nachonsha water supply scheme (PH.No-II)) under Bolpur Mechanical Division, PHE. Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Continuation order for the work of Engagement of 01 (one) no Gr-D staff , contractual through agency for 6 (six) month as per categories for the office of the Executive Engineer under Durgapur Water Supply Division , PHE Dte.(w.e.f - 01.10.2023 to 30.11.2023) (SL-01)</t>
   </si>
   <si>
     <t>ORD/000244/2023-2024</t>
   </si>
   <si>
     <t>1610/DWSD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>K.M. ENTERPRISE</t>
   </si>
   <si>
-    <t>Operation &amp; Maintenance of 22 (Twenty Two) nos. Integrated Water Supply Scheme already installed in different Schools at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, PHE Dte. [Part-F]. (Period from 01.10.2021 to 30.11.2021) [For 2 (Two) Months].</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Day to day establishment works of maintaining of files for releasing SD money of pending works 01 (One) no of additional support hand person engaged temporary monthly basis for the office of the Executive Engineer, Durgapur Water Supply Division , PHE Dte.(Period from 01.09.2023 to 30.11.2023) (For 3 Months) (Sl-01)</t>
   </si>
   <si>
     <t>ORD/000266/2023-2024</t>
   </si>
   <si>
     <t>97/SPOT/DWSD</t>
   </si>
   <si>
-    <t>31/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>30/11/2023</t>
   </si>
   <si>
-    <t>Supply Delivery &amp; Installation of Foot valve and check valve at Suri Sadar Hospital water supply scheme (Block-Suri-I) under Bolpur Mechanical Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Supply and Delivery of Submersible pump for Zone-IX of Bolpur Water Supply Project under Bolpur Mechanical Divn. PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001225/2023-2024</t>
   </si>
   <si>
     <t>280/AE-III</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>TULIP ENTERPRISE</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
+    <t>Maintenance of civil and plumbing works for Digha State General Hospital Main Building at Digha under Digha Sub -Division within Tamluk Division, PHE Dte. for the period 12 ( Twelve) months. (Tender No. 532/TAM/2021-22)</t>
+  </si>
+  <si>
+    <t>BILL/02408/2023-2024</t>
+  </si>
+  <si>
+    <t>696/W</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>LOKENATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply and delivery of HSD oil to be hired inspection vehicle</t>
+  </si>
+  <si>
+    <t>BILL/03260/2023-2024</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>RAM BHAGAT HARIPRASAD HP SERVICE STATION (BURDWAN)</t>
+  </si>
+  <si>
+    <t>North 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Supply of Stationary articles for the office of the EE, NWSD-I, P.H.E. Dte. W.O. No.485/NWSD-I dt.15/03/2024 &amp; Invoice No.49051 Dt.18/03/2024</t>
+  </si>
+  <si>
+    <t>BILL/00630/2023-2024</t>
+  </si>
+  <si>
+    <t>590/MAINT/23-24</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>BARRACKPORE CENTRAL ZONE WHOLESALE CONSUMERS CO OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing guards round the clock for office of the DIC (BMSD), D, PHED</t>
+  </si>
+  <si>
+    <t>BILL/03266/2023-2024</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA</t>
+  </si>
+  <si>
+    <t>Pest control and rat treatment to get rid of unwanted pest with in the entire office premises along with stop the menance of rat damaging computer cables most frequently, at office premises of the Executive Engineer, Alipore Division, PHE Dte. (Period from 16.07.2023 to 31.12.2023).</t>
+  </si>
+  <si>
+    <t>BILL/03548/2023-2024</t>
+  </si>
+  <si>
+    <t>PIMI PEST CONTROL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>BILL/02129/2023-2024</t>
+  </si>
+  <si>
+    <t>PRASUN BISWAS</t>
+  </si>
+  <si>
+    <t>PURCHASE OF INTEL CPU PC, DELL MOUSE USB OPTICAL MS 116 AND HEAT SINK PASTE SMALL SYRINGE FOR TAMLUK SUB-DIVISION OF TAMLUK DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>BILL/02246/2023-2024</t>
+  </si>
+  <si>
+    <t>707/W</t>
+  </si>
+  <si>
+    <t>E-TECH MALL</t>
+  </si>
+  <si>
+    <t>Preparation of Income Tax Statement Data Entry E-Filling of Income Tax Return under Alipore Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/03528/2023-2024</t>
+  </si>
+  <si>
+    <t>SHRESTHA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Supply of Stationary articles for the office of the EE, NWSD-I, P.H.E. Dte. W.O. No.433/NWSD-I dt.07/03/2024 &amp; Invoice No.49050 Dt.07/03/2024</t>
+  </si>
+  <si>
+    <t>BILL/00631/2023-2024</t>
+  </si>
+  <si>
+    <t>Supply of Stationary articles for the office of the EE, NWSD-I, P.H.E. Dte. W.O. No.521/NWSD-I dt.19/03/2024 &amp; Invoice No.49053 Dt.21/03/2024</t>
+  </si>
+  <si>
+    <t>BILL/00632/2023-2024</t>
+  </si>
+  <si>
+    <t>588/MAINT/23-24</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Part payment of RCFA II for the month of Jan 2024</t>
+  </si>
+  <si>
+    <t>BILL/01039/2023-2024</t>
+  </si>
+  <si>
+    <t>779/5</t>
+  </si>
+  <si>
+    <t>CHIEF ACCOUNTS OFFICER, DAMODAR VALLEY CORPORATION</t>
+  </si>
+  <si>
     <t>Providing and Installation of Pumping Machineries and other electromechanical equipment for newly construed tubewell no. ¿ II of Administrative Complex Water Supply Scheme at Nimtouri, Purba Medinipur.</t>
   </si>
   <si>
     <t>BILL/02344/2023-2024</t>
   </si>
   <si>
     <t>754/W</t>
   </si>
   <si>
-    <t>28/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>PRANAB KUMAR DAS</t>
   </si>
   <si>
+    <t>BILL/02082/2023-2024</t>
+  </si>
+  <si>
+    <t>GLOBAL POINT</t>
+  </si>
+  <si>
+    <t>BILL/02084/2023-2024</t>
+  </si>
+  <si>
     <t>BILL/02113/2023-2024</t>
   </si>
   <si>
-    <t>27/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>BURDWAN WHOLESALE CONSUMERS' CO- OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>BILL/02082/2023-2024</t>
-[...19 lines deleted...]
-  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Fuel charges</t>
   </si>
   <si>
     <t>BILL/01782/2023-2024</t>
   </si>
   <si>
     <t>172/W-1271-1274</t>
   </si>
   <si>
     <t>LALJI RAJA &amp; SONS AGENCIES</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...4 lines deleted...]
-  <si>
     <t>BILL/03259/2023-2024</t>
   </si>
   <si>
-    <t>RAM BHAGAT HARIPRASAD HP SERVICE STATION (BURDWAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/02083/2023-2024</t>
   </si>
   <si>
     <t>IMPRESSION</t>
   </si>
   <si>
-    <t>BILL/03260/2023-2024</t>
-[...20 lines deleted...]
-    <t>Providing guards round the clock for office of the DIC (BMSD), D, PHED</t>
+    <t>SUPPLY OF POWER FROM GENERATOR</t>
+  </si>
+  <si>
+    <t>BILL/03261/2023-2024</t>
+  </si>
+  <si>
+    <t>SK HARUN</t>
   </si>
   <si>
     <t>BILL/03267/2023-2024</t>
   </si>
   <si>
-    <t>M/S CHANDIMATA</t>
-[...10 lines deleted...]
-  <si>
     <t>Repairing of withdrawn damaged 7.5 hp pump motor set for TW-1 of Sajiara PWSS</t>
   </si>
   <si>
     <t>BILL/03265/2023-2024</t>
   </si>
   <si>
     <t>421/CMD/23-24</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
   </si>
   <si>
-    <t>BILL/03266/2023-2024</t>
-[...70 lines deleted...]
-  <si>
     <t>Different petty expenditure and supply of Tiffine packets for monthly meeting under the office of the Executive Engineer, Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02245/2023-2024</t>
   </si>
   <si>
     <t>SAYAN MAITY</t>
   </si>
   <si>
     <t>BILL/03258/2023-2024</t>
   </si>
   <si>
     <t>Engage daily wages labour as valve operator (for O.H.R) at Bheribaranga W/S Scheme under Digha Sub-Division of Tamluk Division P.H.E.Dte. (Tender No. 294/TAM/2023-24)</t>
   </si>
   <si>
     <t>BILL/02409/2023-2024</t>
   </si>
   <si>
     <t>694/W</t>
   </si>
   <si>
     <t>VENUS ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Continuation work order for Car Parking Space at Ganesh Chandra Avenue, Kolkata - 700013 for 02 (Two) nos. Vehicle of Officials under Alipore Division, PHE Dte. [period from 01.09.2023 to 29.02.2024] (6 months)</t>
   </si>
   <si>
     <t>BILL/03549/2023-2024</t>
   </si>
   <si>
     <t>PIONEER CO-OPERATIVE CAR PARKING SERVICING &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Coochbehar Division</t>
   </si>
   <si>
     <t>exc. of different work at sikarpur PWSS</t>
   </si>
   <si>
     <t>BILL/02126/2023-2024</t>
   </si>
   <si>
     <t>A.O BSNL</t>
-  </si>
-[...13 lines deleted...]
-    <t>TOTON MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1292,2876 +1292,2876 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>5.42</v>
+        <v>0.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.42</v>
+        <v>0.78</v>
       </c>
       <c r="R3" s="4">
-        <v>44.71</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>5.37</v>
+        <v>2.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.88</v>
+        <v>2.74</v>
       </c>
       <c r="R4" s="4">
-        <v>16.45</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>2.56</v>
+        <v>0.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.91</v>
+        <v>0.78</v>
       </c>
       <c r="R5" s="4">
-        <v>74.59</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.53</v>
+        <v>3.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.91</v>
+        <v>3.43</v>
       </c>
       <c r="R6" s="4">
-        <v>75.21</v>
+        <v>95.45</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>0.78</v>
+        <v>3.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.78</v>
+        <v>3.43</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>95.45</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
         <v>0.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0.78</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.78</v>
+        <v>0.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.78</v>
+        <v>0.15</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.59</v>
+        <v>0.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.43</v>
+        <v>0.17</v>
       </c>
       <c r="R10" s="4">
-        <v>95.45</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>2.74</v>
+        <v>5.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.74</v>
+        <v>2.42</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>44.71</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>0.17</v>
+        <v>46.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.17</v>
+        <v>10</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>21.63</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>0.15</v>
+        <v>5.37</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.15</v>
+        <v>0.88</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>16.45</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>93</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>0.19</v>
+        <v>2.56</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>74.59</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.94</v>
+        <v>2.53</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.94</v>
+        <v>1.91</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>75.21</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>0.73</v>
+        <v>0.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.72</v>
+        <v>0.38</v>
       </c>
       <c r="R16" s="4">
-        <v>98.3</v>
+        <v>96.4</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>0.4</v>
+        <v>0.94</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.38</v>
+        <v>0.94</v>
       </c>
       <c r="R17" s="4">
-        <v>96.4</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="I18" s="13"/>
-      <c r="J18" s="13"/>
+      <c r="I18" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="P18" s="4">
-        <v>0.31</v>
+        <v>0.89</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.31</v>
+        <v>0.83</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>93.07</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>71</v>
+        <v>125</v>
       </c>
       <c r="P19" s="4">
-        <v>3.59</v>
+        <v>0.73</v>
       </c>
       <c r="Q19" s="4">
-        <v>3.43</v>
+        <v>0.72</v>
       </c>
       <c r="R19" s="4">
-        <v>95.45</v>
+        <v>98.3</v>
       </c>
       <c r="S19" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="P20" s="4">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="R20" s="4">
         <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="P21" s="4">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.57</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>135</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P22" s="4">
-        <v>0.89</v>
+        <v>0.31</v>
       </c>
       <c r="Q22" s="4">
-        <v>0.83</v>
+        <v>0.31</v>
       </c>
       <c r="R22" s="4">
-        <v>93.07</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>142</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>145</v>
+        <v>82</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="P23" s="4">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="Q23" s="4">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="R23" s="4">
         <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="E24" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H24" s="13" t="s">
+      <c r="L24" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="I24" s="13"/>
-[...1 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>4.86</v>
+        <v>0.81</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H25" s="13"/>
+      <c r="H25" s="13" t="s">
+        <v>154</v>
+      </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>2215132</v>
+        <v>155</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>156</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P25" s="4">
-        <v>0.21</v>
+        <v>1.89</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H26" s="13"/>
+      <c r="H26" s="13" t="s">
+        <v>160</v>
+      </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="L26" s="4">
-        <v>2215133</v>
+        <v>425</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="P26" s="4">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H27" s="13"/>
+      <c r="H27" s="13" t="s">
+        <v>165</v>
+      </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>2215135</v>
+        <v>166</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>167</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>48</v>
+        <v>169</v>
       </c>
       <c r="P27" s="4">
-        <v>2.06</v>
+        <v>0.04</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="L28" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L28" s="4">
+        <v>420</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N28" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="P28" s="4">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>164</v>
+        <v>41</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>174</v>
+      </c>
+      <c r="L29" s="4">
+        <v>2215204</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="P29" s="4">
-        <v>6.12</v>
+        <v>0.86</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>169</v>
+        <v>71</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="13"/>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="L30" s="4">
-        <v>427</v>
+        <v>2215136</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="P30" s="4">
-        <v>0.4</v>
+        <v>2.21</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H31" s="13"/>
+      <c r="H31" s="13" t="s">
+        <v>178</v>
+      </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>2215134</v>
+        <v>179</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>180</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="P31" s="4">
-        <v>0.55</v>
+        <v>0.05</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>169</v>
+        <v>41</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="L32" s="4">
-        <v>425</v>
+        <v>2215204</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="P32" s="4">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="P33" s="4">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>188</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>189</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>152</v>
+        <v>190</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>152</v>
+        <v>190</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="P34" s="4">
-        <v>3.09</v>
+        <v>0.03</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>169</v>
+        <v>191</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>193</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>194</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="P35" s="4">
-        <v>0.02</v>
+        <v>14.95</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="P36" s="4">
-        <v>0.24</v>
+        <v>4.86</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>169</v>
+        <v>71</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H37" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="L37" s="4">
-        <v>420</v>
+        <v>2215133</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="P37" s="4">
-        <v>2.31</v>
+        <v>0.21</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="L38" s="4">
-        <v>2215136</v>
+        <v>2215135</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>194</v>
+        <v>98</v>
       </c>
       <c r="P38" s="4">
-        <v>2.21</v>
+        <v>2.06</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H39" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="L39" s="4">
-        <v>2215204</v>
+        <v>2215132</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="P39" s="4">
-        <v>0.86</v>
+        <v>0.21</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>148</v>
+        <v>205</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="P40" s="4">
-        <v>0.05</v>
+        <v>6.12</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>202</v>
+        <v>160</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>210</v>
+      </c>
+      <c r="L41" s="4">
+        <v>427</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="P41" s="4">
-        <v>0.06</v>
+        <v>0.4</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H42" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="13"/>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="L42" s="4">
-        <v>2215204</v>
+        <v>2215134</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="P42" s="4">
-        <v>0.36</v>
+        <v>0.55</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>214</v>
+      </c>
+      <c r="L43" s="4">
+        <v>424</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="P43" s="4">
-        <v>14.95</v>
+        <v>0.02</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>212</v>
+        <v>170</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>216</v>
+      </c>
+      <c r="L44" s="4">
+        <v>420</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>215</v>
+        <v>162</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>215</v>
+        <v>162</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="P44" s="4">
-        <v>0.03</v>
+        <v>3.09</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="P45" s="4">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>170</v>
+        <v>221</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>222</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>180</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
       <c r="P46" s="4">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>224</v>
+      </c>
+      <c r="L47" s="4">
+        <v>426</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>223</v>
+        <v>163</v>
       </c>
       <c r="P47" s="4">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>65</v>
+        <v>153</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>2215204</v>
+        <v>226</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>227</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="P48" s="4">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>227</v>
+        <v>41</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="L49" s="4">
-        <v>173</v>
+        <v>2215204</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P49" s="4">
-        <v>2.85</v>
+        <v>0.18</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>22</v>
+        <v>232</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>234</v>
+      </c>
+      <c r="L50" s="4">
+        <v>173</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>234</v>
+        <v>162</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>235</v>
       </c>
       <c r="P50" s="4">
-        <v>46.23</v>
+        <v>2.85</v>
       </c>
       <c r="Q50" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="R50" s="4">
-        <v>21.63</v>
+        <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="7" t="s">
         <v>236</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="11"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="14"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>