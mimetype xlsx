--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,74 @@
     <t>BILL/02801/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-641</t>
   </si>
   <si>
     <t>Cons. of pump house and Tube well Boring by ODEX-165 Method of drilling at HW site and 2nd site, LDS with HDPE pipeline including rising main and delivery connection, Cons. of 100 Cum OHR as per Dept. Design and drawing along with the Soil investigation works, providing FHTC and other allied works for Purba Majherdabri TG PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>RWS Alipurduar - II Block</t>
   </si>
   <si>
     <t>ORD/000050/2023-2024</t>
   </si>
   <si>
     <t>406/ALD</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for PURBBA MAJHERDABRI T.G. AREA water supply scheme, TW no I AND II under JJM under NMD-II, PHE Dte. APD.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000995/2023-2024</t>
+  </si>
+  <si>
+    <t>2624/NMD-II</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>BONANZA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,73 +633,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1028,87 +1052,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>212.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21.27</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>261.1</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>