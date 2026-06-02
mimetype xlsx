--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -798,54 +798,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>8.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1038,54 +1038,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>212.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>155.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>73.1</v>
       </c>
       <c r="S7" s="4">
         <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1101,88 +1101,88 @@
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>21.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.31</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>261.1</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>168.47</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>64.52</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>