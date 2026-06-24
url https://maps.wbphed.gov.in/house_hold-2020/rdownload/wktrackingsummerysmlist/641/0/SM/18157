--- v3 (2026-06-02)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for PURBBA MAJHERDABRI T.G. AREA water supply scheme, TW no I AND II under JJM under NMD-II, PHE Dte. APD.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000995/2023-2024</t>
   </si>
   <si>
     <t>2624/NMD-II</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>BONANZA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of DI &amp; HDPE pipeline, River and Road crossing, construction of valve chamber and other misc. workss for Purba Majherdabri TG PWSS under Alipurduar Division P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000242/2025-2026</t>
+  </si>
+  <si>
+    <t>3201/ALD</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1115,87 +1133,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>21.27</v>
       </c>
       <c r="Q8" s="4">
         <v>5.17</v>
       </c>
       <c r="R8" s="4">
         <v>24.31</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P9" s="4">
+        <v>16.37</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>277.47</v>
+      </c>
+      <c r="P10" s="8">
+        <v>168.47</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>60.71</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>