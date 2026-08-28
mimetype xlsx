--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,159 +92,159 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-II</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Purbba Majherdabri Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/18157</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Cons. of pump house and Tube well Boring by ODEX-165 Method of drilling at HW site and 2nd site, LDS with HDPE pipeline including rising main and delivery connection, Cons. of 100 Cum OHR as per Dept. Design and drawing along with the Soil investigation works, providing FHTC and other allied works for Purba Majherdabri TG PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000050/2023-2024</t>
+  </si>
+  <si>
+    <t>406/ALD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for PURBBA MAJHERDABRI T.G. AREA water supply scheme, TW no I AND II under JJM under NMD-II, PHE Dte. APD.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000995/2023-2024</t>
+  </si>
+  <si>
+    <t>2624/NMD-II</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>BONANZA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply of DIDF Pipes and DI Special and CI Jeffy Coupling for Purba Majherdabri TG Water Supply Scheme (SM/18157) of Alipurduar-II Block under Alipurduar Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000217/2024-2025</t>
   </si>
   <si>
     <t>2069/ALD</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>11/08/2024</t>
   </si>
   <si>
     <t>GUHA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2024-2025</t>
   </si>
   <si>
     <t>39818/ALD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
+    <t>NEW SERVICE CONNECTION CHARGE AT PURBA MAJHERDABRI W/S/SCHEME PH NO.II</t>
+  </si>
+  <si>
+    <t>BILL/02801/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-641</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGE FOR PURBA MAJHERDABRI W/S/SCHEME PH NO.I</t>
   </si>
   <si>
     <t>BILL/02800/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-640</t>
-  </si>
-[...58 lines deleted...]
-    <t>BONANZA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of DI &amp; HDPE pipeline, River and Road crossing, construction of valve chamber and other misc. workss for Purba Majherdabri TG PWSS under Alipurduar Division P.H.E. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000242/2025-2026</t>
   </si>
   <si>
     <t>3201/ALD</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -813,414 +813,414 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>8.02</v>
+        <v>212.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.02</v>
+        <v>155.27</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>73.1</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>9.47</v>
+        <v>21.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.31</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>3.89</v>
+        <v>8.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>6.04</v>
+        <v>9.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>212.4</v>
+        <v>6.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>155.27</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>73.1</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21.27</v>
+        <v>3.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.17</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>24.31</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
         <v>16.37</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>