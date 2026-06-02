--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,71 +156,50 @@
     <t>FAUDA SINGH CHHETRI</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for BHUTRI FOREST Water Supply Scheme TW No- I under NMDII, PHE.Dte,APD.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/001102/2023-2024</t>
   </si>
   <si>
     <t>2836/NMD-II</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>PRAGATI CONSTRUCTION COMPANY</t>
-  </si>
-[...19 lines deleted...]
-    <t>PRAPTI DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -833,54 +812,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>34.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -896,164 +875,101 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>10.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.93</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...20 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>48.97</v>
+      </c>
+      <c r="P6" s="8">
+        <v>14.14</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>28.88</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>