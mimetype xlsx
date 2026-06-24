--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,71 @@
     <t>FAUDA SINGH CHHETRI</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for BHUTRI FOREST Water Supply Scheme TW No- I under NMDII, PHE.Dte,APD.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/001102/2023-2024</t>
   </si>
   <si>
     <t>2836/NMD-II</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>PRAGATI CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
+    <t>Gap joint and restoration of HDPE line and repairing of FHTC and allied works at Radharani and Chuapara village under Radharani under Bhutri Forest PWSS within Kalchini Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000065/2025-2026</t>
+  </si>
+  <si>
+    <t>817/ALD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>PRAPTI DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -889,87 +910,150 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>10.18</v>
       </c>
       <c r="Q5" s="4">
         <v>10.07</v>
       </c>
       <c r="R5" s="4">
         <v>98.93</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>23.32</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>72.29</v>
+      </c>
+      <c r="P7" s="8">
+        <v>14.14</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>19.56</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>