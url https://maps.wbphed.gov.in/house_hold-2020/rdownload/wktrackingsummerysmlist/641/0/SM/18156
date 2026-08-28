--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,114 +92,114 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kalchini</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Bhutri Forest Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/18156</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for BHUTRI FOREST Water Supply Scheme TW No- I under NMDII, PHE.Dte,APD.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/001102/2023-2024</t>
+  </si>
+  <si>
+    <t>2836/NMD-II</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>11/11/2023</t>
+  </si>
+  <si>
+    <t>PRAGATI CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>Tube well Boring by ODEX-165 Method of drilling at TUBE WELL site including laying distribution system with new HDPE pipeline ,One nos pump house &amp; boundary wall, providing FHTC and others allied works for Bhutri Forest PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000010/2023-2024</t>
+  </si>
+  <si>
+    <t>94/ALD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>FAUDA SINGH CHHETRI</t>
+  </si>
+  <si>
     <t>NEW SERVICE CONNECTION FOR BHUTRI FOREST PWSS P/H NO I,KALCHINI APPLICATION NO 4003208197</t>
   </si>
   <si>
     <t>BILL/01827/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-320</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...49 lines deleted...]
-    <t>PRAGATI CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Gap joint and restoration of HDPE line and repairing of FHTC and allied works at Radharani and Chuapara village under Radharani under Bhutri Forest PWSS within Kalchini Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000065/2025-2026</t>
   </si>
   <si>
     <t>817/ALD</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>PRAPTI DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -749,237 +749,237 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.1</v>
+        <v>10.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>34.7</v>
       </c>
       <c r="Q4" s="4">
         <v>4.07</v>
       </c>
       <c r="R4" s="4">
         <v>11.74</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.18</v>
+        <v>4.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.07</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>98.93</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>23.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>