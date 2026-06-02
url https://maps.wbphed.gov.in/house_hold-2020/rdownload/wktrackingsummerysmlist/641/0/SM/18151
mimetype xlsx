--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,71 +246,50 @@
     <t>New service connection charges for Khagenhat PWSS PH NO-2</t>
   </si>
   <si>
     <t>BILL/01179/2024-2025</t>
   </si>
   <si>
     <t>BP-330/24-25</t>
   </si>
   <si>
     <t>Cons. Of tube wells at H/W site by Reverse rotary method of drilling , cons. of pump house and boundary wall at H/W , rising main, distribution line(B) and providing FHTC as per Departmental Design &amp; drawing for Khagenhat PWSS Under Birpara Subdivision, Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000053/2023-2024</t>
   </si>
   <si>
     <t>422/ALD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>MADHAB SAHA</t>
-  </si>
-[...19 lines deleted...]
-    <t>DILIP MAHATO (OPC) PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
@@ -756,73 +735,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -984,54 +963,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>217.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>199.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.64</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1047,54 +1026,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>176.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>61.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>34.88</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1110,54 +1089,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>21.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>65.6</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1448,314 +1427,251 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>4.85</v>
+        <v>74.36</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>74.36</v>
+        <v>27.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="P14" s="4">
-        <v>27.3</v>
+        <v>77.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>887.92</v>
+      </c>
+      <c r="P15" s="8">
+        <v>275.2</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>30.99</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>