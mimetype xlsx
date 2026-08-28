--- v2 (2026-06-02)
+++ v3 (2026-08-28)
@@ -92,204 +92,204 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Falakata</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Khagenhat Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/18151</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Soil investigation at OHR site, constructions of 300 Cum OHR at HW , distribution line and providing FHTC as per Departmental Design &amp; drawing for Khagenhat PWSS Under Birpara Subdivision, Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>RWS Falakata Block</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>258/ALD</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>04/11/2023</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
+    <t>Cons. of tube wells at 2nd site by Reverse rotary method of drilling, cons. of pump house and boundary wall at 2nd site, rising main, distribution line(C) and providing FHTC as per Departmental Design &amp; drawing for Khagenhat PWSS Under Birpara Subdivision, Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000023/2023-2024</t>
+  </si>
+  <si>
+    <t>257/ALD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>PRAMESH LAMA</t>
+  </si>
+  <si>
+    <t>Cons. Of tube wells at H/W site by Reverse rotary method of drilling , cons. of pump house and boundary wall at H/W , rising main, distribution line(B) and providing FHTC as per Departmental Design &amp; drawing for Khagenhat PWSS Under Birpara Subdivision, Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2023-2024</t>
+  </si>
+  <si>
+    <t>422/ALD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>MADHAB SAHA</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for KHAGENHAT water supply scheme, TW no I AND II under JJM under NMD-II, PHE Dte. APD.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Northern Mechanical Division-II,PHE</t>
+  </si>
+  <si>
+    <t>ORD/000991/2023-2024</t>
+  </si>
+  <si>
+    <t>2621/NMD-II</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>24/09/2023</t>
+  </si>
+  <si>
+    <t>ASHOKE ADHIKARY</t>
+  </si>
+  <si>
     <t>Providing FHTC from existing distribution system as per specification for Khagenhat PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Birpara A.E</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000305/2023-2024</t>
   </si>
   <si>
     <t>2170/ALD</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>TAPASH DAS</t>
   </si>
   <si>
-    <t>Soil investigation at OHR site, constructions of 300 Cum OHR at HW , distribution line and providing FHTC as per Departmental Design &amp; drawing for Khagenhat PWSS Under Birpara Subdivision, Alipurduar Division PHE DTE.</t>
-[...58 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000077/2023-2024</t>
   </si>
   <si>
     <t>101/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RESTORATION OF PIPELINE DAMAGED DUE TO CONSTRUCTION ACTIVITY WBSRDA</t>
   </si>
   <si>
     <t>BILL/00501/2024-2025</t>
   </si>
   <si>
     <t>321/24-25/PFMS</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER WBSRDA</t>
   </si>
   <si>
+    <t>New service connection charges for Khagenhat PWSS PH NO-2</t>
+  </si>
+  <si>
+    <t>BILL/01179/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-330/24-25</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>New Service Connection charges for Khagenhat PWSS PH NO-1 under NMD-II</t>
   </si>
   <si>
     <t>BILL/01180/2024-2025</t>
   </si>
   <si>
     <t>BP-327/24-25</t>
-  </si>
-[...31 lines deleted...]
-    <t>MADHAB SAHA</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
@@ -897,186 +897,186 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.58</v>
+        <v>217.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>199.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.64</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>217.32</v>
+        <v>176.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>199.14</v>
+        <v>61.7</v>
       </c>
       <c r="R4" s="4">
-        <v>91.64</v>
+        <v>34.88</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>176.9</v>
+        <v>201.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>61.7</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>34.88</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
@@ -1127,318 +1127,318 @@
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>12.67</v>
+        <v>5.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>64.01</v>
+        <v>12.67</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>7.59</v>
+        <v>64.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>1.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>201.45</v>
+        <v>7.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
@@ -1571,51 +1571,51 @@
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
         <v>77.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>