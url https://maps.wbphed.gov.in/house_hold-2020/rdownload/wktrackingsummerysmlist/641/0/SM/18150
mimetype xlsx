--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,74 +237,50 @@
     <t>CAPITAL ENGINEERS</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for MALANGI T.G water supply scheme, TW no I and II under JJM under NMD-II, PHE Dte. APD.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000990/2023-2024</t>
   </si>
   <si>
     <t>2620/NMD-II</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B.B CONCERNED</t>
-  </si>
-[...22 lines deleted...]
-    <t>SASANKA ROY</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
@@ -735,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1444,230 +1420,167 @@
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>4.8</v>
+        <v>74.36</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>74.36</v>
+        <v>18.14</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>508.6</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>