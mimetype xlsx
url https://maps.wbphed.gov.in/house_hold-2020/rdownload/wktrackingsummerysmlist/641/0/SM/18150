--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -1234,54 +1234,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>139.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.2</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>15.15</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1297,54 +1297,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>201.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>52.22</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>25.94</v>
       </c>
       <c r="S10" s="4">
         <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1520,54 +1520,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>508.6</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>73.42</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>14.44</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>