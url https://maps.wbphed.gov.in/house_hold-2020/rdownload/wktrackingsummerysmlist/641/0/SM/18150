--- v3 (2026-06-02)
+++ v4 (2026-08-28)
@@ -92,195 +92,195 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kalchini</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>Malangi Tea Garden Area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/18150</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Tube well Boring by ODEX-165 Method of drilling at HW, 2nd TUBE WELL site including two nos. pump house and boundary wall, providing FHTC and others allied works for MALANGI TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>236/ALD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>RAMESH SHARMA</t>
+  </si>
+  <si>
+    <t>Constructions of 300 Cum OHR as per Departmental Design &amp; drawing, including laying distribution system with new HDPE pipeline , Rising Main, Soil Investigation work and others allied works for MALANGI TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>1049/ALD</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>CAPITAL ENGINEERS</t>
+  </si>
+  <si>
     <t>Providing balance FHTC from existing distribution system as per specification for MALANGI TG PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>HQ-A.E</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000282/2023-2024</t>
   </si>
   <si>
     <t>1989/ALD</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>KAMALESH ROY</t>
   </si>
   <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for MALANGI T.G water supply scheme, TW no I and II under JJM under NMD-II, PHE Dte. APD.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000990/2023-2024</t>
+  </si>
+  <si>
+    <t>2620/NMD-II</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>B.B CONCERNED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000074/2023-2024</t>
   </si>
   <si>
     <t>99/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2024-2025</t>
   </si>
   <si>
     <t>3982/ALD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>QUOTATION CHARGES FOR MALANGI TG PWSS</t>
   </si>
   <si>
     <t>BILL/00273/2024-2025</t>
   </si>
   <si>
     <t>BP-66/24-25</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service connection charges for Malongi TG PWSS PH NO-01, HASHIMARA</t>
   </si>
   <si>
     <t>BILL/00734/2024-2025</t>
   </si>
   <si>
     <t>BP-195/24-25</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>New Service Connection Charges for Malongi TG PWSS PH NO-02</t>
   </si>
   <si>
     <t>BILL/00733/2024-2025</t>
   </si>
   <si>
     <t>BP-196/24-25</t>
-  </si>
-[...58 lines deleted...]
-    <t>B.B CONCERNED</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
@@ -873,544 +873,544 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>10.86</v>
+        <v>139.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>13.03</v>
+        <v>201.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>52.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>25.94</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>13.03</v>
+        <v>10.86</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>1.36</v>
+        <v>21.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>5.06</v>
+        <v>13.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>9.66</v>
+        <v>13.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>139.9</v>
+        <v>1.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>21.2</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>15.15</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>201.31</v>
+        <v>5.06</v>
       </c>
       <c r="Q10" s="4">
-        <v>52.22</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>25.94</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21.9</v>
+        <v>9.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>