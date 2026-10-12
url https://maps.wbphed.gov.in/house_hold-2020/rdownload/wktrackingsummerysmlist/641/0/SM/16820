--- v3 (2026-08-28)
+++ v4 (2026-10-12)
@@ -951,51 +951,51 @@
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>22.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>