--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -137,51 +137,51 @@
   <si>
     <t>M/S T M CONSTRUCTION</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for Rejuvenation of LACHHIAMANDABRI water supply scheme, TW no I AND II under JJM under NMD-II, PHE Dte. APD.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Northern Mechanical Division-II,PHE</t>
   </si>
   <si>
     <t>ORD/000964/2023-2024</t>
   </si>
   <si>
     <t>2571/NMD-II</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE (MALDA)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2023-2024</t>
   </si>
   <si>
     <t>1476/ALD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2023-2024</t>
   </si>
   <si>
     <t>2773/ALD</t>
   </si>
@@ -885,51 +885,51 @@
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>433.46</v>
       </c>
       <c r="Q3" s="4">
         <v>174.73</v>
       </c>
       <c r="R3" s="4">
         <v>40.31</v>
       </c>
       <c r="S3" s="4">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>