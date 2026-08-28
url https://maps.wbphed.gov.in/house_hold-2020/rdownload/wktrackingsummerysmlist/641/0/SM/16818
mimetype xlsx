--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,231 +92,231 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Falakata</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>MALSAGAON PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/16818</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of tubewells (2 nos.) by Reverse rotary method of drilling at HW site and 2nd TW site, soil investigation at HW site, constructions of 350 Cum OHR at HW, construction of pump house and boundary wall at H/W and 2nd site, laying of rising main, distribution line and providing FHTC as per Departmental Design &amp; drawing for Malsagaon PWSS Under Birpara Subdivision, Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,RWS Falakata Block</t>
+  </si>
+  <si>
+    <t>ORD/000252/2023-2024</t>
+  </si>
+  <si>
+    <t>1874/ALD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for Rejuvenation of MALSAGAON water supply scheme, TW no I AND II under JJM under NMD-II, PHE Dte. APD.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Northern Mechanical Division-II,PHE</t>
+  </si>
+  <si>
+    <t>ORD/000963/2023-2024</t>
+  </si>
+  <si>
+    <t>2572/NMD-II</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>M/S ANJALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rising Main, Laying of DI (K7), gap filling of HDPE pipe, construction of sluice valve chamber for washout purpose in the command area of Malsagaon PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Falakata Block</t>
+  </si>
+  <si>
+    <t>ORD/000341/2023-2024</t>
+  </si>
+  <si>
+    <t>2542/ALD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>26/02/2024</t>
+  </si>
+  <si>
+    <t>BHAGWATI BHUJEL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
   </si>
   <si>
     <t>2776/ALD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Rising Main, Laying of DI (K7), gap filling of HDPE pipe, construction of sluice valve chamber for washout purpose in the command area of Malsagaon PWSS under Alipurduar Division, PHE Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>NEW SERVICE CONNECTION CHARGES FOR MALSAGAON PWSS TW NO-II IN THE DIST OF ALIPURDUAR.</t>
   </si>
   <si>
     <t>BILL/00632/2024-2025</t>
   </si>
   <si>
     <t>BP-174/24-25</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service connection charges under Malsagaon pwss TW no-I in the dist of Alipurduar.</t>
   </si>
   <si>
     <t>BILL/00662/2024-2025</t>
   </si>
   <si>
     <t>BP-175/24-25</t>
   </si>
   <si>
-    <t>Construction of tubewells (2 nos.) by Reverse rotary method of drilling at HW site and 2nd TW site, soil investigation at HW site, constructions of 350 Cum OHR at HW, construction of pump house and boundary wall at H/W and 2nd site, laying of rising main, distribution line and providing FHTC as per Departmental Design &amp; drawing for Malsagaon PWSS Under Birpara Subdivision, Alipurduar Division PHE DTE.</t>
-[...19 lines deleted...]
-  <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Falakata Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001207/2024-2025</t>
   </si>
   <si>
     <t>821/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS (PASCHIM DEOGAON and others) under JJM in the BLOCK: Falakata, DISTRICT: ALIPURDUAR under NMD-II,PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1, Northern Mechanical Division-II,PHE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000169/2025-2026</t>
   </si>
   <si>
     <t>1385/NMD-II</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Laying of HDPE pipeline (new and Parallel ) at Malsagaon PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000134/2025-2026</t>
   </si>
   <si>
     <t>1625/ALD</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>18/10/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S ANJALI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -845,666 +845,666 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.12</v>
+        <v>517.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>494.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.58</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>76.02</v>
+        <v>22.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>0.5</v>
+        <v>76.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>9.94</v>
+        <v>9.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>517.3</v>
+        <v>0.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>28.94</v>
+        <v>9.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>20.56</v>
+        <v>28.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>726.15</v>
+        <v>20.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>65.97</v>
+        <v>726.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>22.82</v>
+        <v>65.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1477.32</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>570.44</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>38.61</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>