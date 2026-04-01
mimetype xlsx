--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -348,68 +348,50 @@
     <t>WATER TECH</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
-  </si>
-[...16 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Laying Rising Main and delivery main connection along with laying of new UPVC/DI pipeline for interconnection in the distribution system and bridge/culvert crossing and other allied works for Nararthali PWSS adjacent to Purba Narathali WSS under Alipurduar Division, PHE Dte.</t>
   </si>
@@ -858,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2021,329 +2003,266 @@
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>65</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>42</v>
+        <v>113</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P20" s="4">
-        <v>18.14</v>
+        <v>726.15</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>98</v>
+        <v>41</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>119</v>
+        <v>42</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P21" s="4">
-        <v>726.15</v>
+        <v>32.53</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>42</v>
+        <v>126</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>32.53</v>
+        <v>21.75</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="3">
-[...26 lines deleted...]
-      <c r="J23" s="13" t="s">
+      <c r="A23" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="K23" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1747.46</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
-    <row r="24" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>