--- v3 (2026-04-01)
+++ v4 (2026-04-23)
@@ -1855,54 +1855,54 @@
       <c r="I17" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P17" s="4">
         <v>373.15</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>203.35</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>54.49</v>
       </c>
       <c r="S17" s="4">
         <v>5</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -2202,54 +2202,54 @@
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>1747.46</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>203.35</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>11.64</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>