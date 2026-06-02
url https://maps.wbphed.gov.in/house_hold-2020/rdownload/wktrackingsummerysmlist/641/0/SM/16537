--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1182,54 +1182,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>34.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.3</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1434,54 +1434,54 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>6.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>70.52</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1497,54 +1497,54 @@
       <c r="I11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>5.33</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.33</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1855,54 +1855,54 @@
       <c r="I17" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P17" s="4">
         <v>373.15</v>
       </c>
       <c r="Q17" s="4">
-        <v>203.35</v>
+        <v>311.75</v>
       </c>
       <c r="R17" s="4">
-        <v>54.49</v>
+        <v>83.55</v>
       </c>
       <c r="S17" s="4">
         <v>5</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -2168,88 +2168,88 @@
       <c r="I22" s="13" t="s">
         <v>98</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>126</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P22" s="4">
         <v>21.75</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>8.2</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>37.69</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>1747.46</v>
       </c>
       <c r="P23" s="8">
-        <v>203.35</v>
+        <v>346.35</v>
       </c>
       <c r="Q23" s="8">
-        <v>11.64</v>
+        <v>19.82</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>