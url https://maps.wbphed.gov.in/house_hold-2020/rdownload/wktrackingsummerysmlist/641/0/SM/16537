--- v5 (2026-06-02)
+++ v6 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -408,50 +408,77 @@
     <t>01/09/2025</t>
   </si>
   <si>
     <t>NARAYANIMAA EXIM PVT. LTD.</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Purba Narthali Water Supply Scheme TW No.- I and,II under NMD-II,PHE.Dte,APD.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/001046/2023-2024</t>
   </si>
   <si>
     <t>2693/NMD-II</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>10/01/2026</t>
   </si>
   <si>
     <t>P K ENGINEERING</t>
+  </si>
+  <si>
+    <t>RTOR000002/2025-2026</t>
+  </si>
+  <si>
+    <t>1561/ald</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kumargram Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>ORD/000081/2025-2026</t>
+  </si>
+  <si>
+    <t>1049/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,51 +867,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2182,87 +2209,209 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P22" s="4">
         <v>21.75</v>
       </c>
       <c r="Q22" s="4">
         <v>8.2</v>
       </c>
       <c r="R22" s="4">
         <v>37.69</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="L23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P23" s="4">
+        <v>5.02</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P24" s="4">
+        <v>18.14</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>15</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>1770.62</v>
+      </c>
+      <c r="P25" s="8">
+        <v>346.35</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>19.56</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>