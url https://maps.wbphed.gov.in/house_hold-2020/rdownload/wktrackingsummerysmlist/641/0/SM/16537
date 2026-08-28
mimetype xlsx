--- v6 (2026-06-24)
+++ v7 (2026-08-28)
@@ -92,116 +92,185 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kumargram</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>PURBBA NARATHALI PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/16537</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Constructions of pump house &amp; Tube well Boring by ODEX-165 Method of drilling at HW site &amp; 2nd site , laying of distribution system with UPVC pipeline including rising main &amp; delivery connection, Constructions of 250 Cum OHR as per Departmental Design &amp; drawing along with the Soil investigation works , providing FHTC and others allied works for Purba Narathali PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000550/2022-2023</t>
+  </si>
+  <si>
+    <t>3573ALD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>MADHAB SAHA</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Purba Narthali Water Supply Scheme TW No.- I and,II under NMD-II,PHE.Dte,APD.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/001046/2023-2024</t>
+  </si>
+  <si>
+    <t>2693/NMD-II</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>10/01/2026</t>
+  </si>
+  <si>
+    <t>P K ENGINEERING</t>
+  </si>
+  <si>
+    <t>Land Development, repairing of Pump house, construction of Pathway and protection work of 3rd TW site of Narathali PWSS under Alipurduar Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000334/2023-2024</t>
+  </si>
+  <si>
+    <t>2520/ALD</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>23/01/2024</t>
+  </si>
+  <si>
+    <t>SREE MAA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of HW site boundary wall (40M), construction of pathway, surface drain, chatal and other misc works related to Narathali PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2023-2024</t>
+  </si>
+  <si>
+    <t>2524/ALD</t>
+  </si>
+  <si>
+    <t>TAPAN CHANDA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>186/ALD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT PURBA NARTHALI PWSS PH NO-I</t>
   </si>
   <si>
     <t>BILL/00035/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-49</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT PURBA NARTHALI PWSS PH NO-II</t>
   </si>
   <si>
     <t>BILL/00036/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-48</t>
   </si>
   <si>
     <t>Laying of rising main line with HDPE PN10, horizontal boring by HDD method , bridge and culvert crossing, construction of pathway, surface drain and chatal, installation of paver block, land development along with the other allied works at PURBA NARATHALI HW site PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000371/2023-2024</t>
   </si>
   <si>
     <t>87/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
-    <t>MADHAB SAHA</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply of DI specials and CI Jeffy coupling for Purba Narathali Water Supply Scheme(SM/16537) of Kumargram Block under Alipurduar Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000514/2023-2024</t>
   </si>
   <si>
     <t>833/ALD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Laying of new UPVC/DI pipeline for interconnection in the distribution system, fixing of FHTC by means of PCC Concrete Block and others allied works in connection with the Purba Narathali (SM/16537) PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000348/2024-2025</t>
@@ -212,273 +281,204 @@
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Supply of CIDF Specials and Jeffy Coupling for Purba Narathali (SM/16537) WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000400/2024-2025</t>
   </si>
   <si>
     <t>4266/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>12/01/2025</t>
   </si>
   <si>
     <t>HITANGSHU CHOUDHURY</t>
   </si>
   <si>
-    <t>Land Development, repairing of Pump house, construction of Pathway and protection work of 3rd TW site of Narathali PWSS under Alipurduar Divn, PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>RTOR000102/2023-2024</t>
   </si>
   <si>
     <t>26/ALD</t>
   </si>
   <si>
     <t>RTOR000047/2024-2025</t>
   </si>
   <si>
     <t>4267/ALD</t>
   </si>
   <si>
+    <t>ADDITIONAL QUOTATION FOR PURBA NARARTHALI PH NO-I</t>
+  </si>
+  <si>
+    <t>BILL/00043/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-04/24-25</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>RESTORATION OF PIPELINE DAMAGED DUE TO CONSTRUCTION ACTIVITY WBSRDA</t>
+  </si>
+  <si>
+    <t>BILL/00501/2024-2025</t>
+  </si>
+  <si>
+    <t>321/24-25/PFMS</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER WBSRDA</t>
+  </si>
+  <si>
     <t>ADDITIONAL QUOTATION FOR PURBA NARARTHALI PH NO-2</t>
   </si>
   <si>
     <t>BILL/00045/2024-2025</t>
   </si>
   <si>
     <t>BP-05/24-25</t>
   </si>
   <si>
-    <t>08/04/2024</t>
-[...40 lines deleted...]
-  <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kumargram Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001206/2024-2025</t>
   </si>
   <si>
     <t>820/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>WATER TECH</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Kumargram Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>ORD/000081/2025-2026</t>
+  </si>
+  <si>
+    <t>1049/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
+  </si>
+  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Laying Rising Main and delivery main connection along with laying of new UPVC/DI pipeline for interconnection in the distribution system and bridge/culvert crossing and other allied works for Nararthali PWSS adjacent to Purba Narathali WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000067/2025-2026</t>
   </si>
   <si>
     <t>819/ALD</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>NARAYANIMAA EXIM PVT. LTD.</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Purba Narthali Water Supply Scheme TW No.- I and,II under NMD-II,PHE.Dte,APD.</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000002/2025-2026</t>
   </si>
   <si>
     <t>1561/ald</t>
   </si>
   <si>
     <t>31/07/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1007,1367 +1007,1367 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>246.11</v>
+        <v>373.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>311.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.55</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>1.21</v>
+        <v>21.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>37.69</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>1.21</v>
+        <v>6.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.52</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>34.86</v>
+        <v>5.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.14</v>
+        <v>5.33</v>
       </c>
       <c r="R6" s="4">
-        <v>46.3</v>
+        <v>99.93</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>13.51</v>
+        <v>246.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>57.8</v>
+        <v>1.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>19.67</v>
+        <v>1.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>6.99</v>
+        <v>34.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.93</v>
+        <v>16.14</v>
       </c>
       <c r="R10" s="4">
-        <v>70.52</v>
+        <v>46.3</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>5.33</v>
+        <v>13.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.33</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>10.95</v>
+        <v>57.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>72</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>13.19</v>
+        <v>19.67</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="P14" s="4">
-        <v>12.74</v>
+        <v>10.95</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="P15" s="4">
-        <v>2.27</v>
+        <v>13.19</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="P16" s="4">
-        <v>64.01</v>
+        <v>2.27</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="P17" s="4">
-        <v>373.15</v>
+        <v>64.01</v>
       </c>
       <c r="Q17" s="4">
-        <v>311.75</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>83.55</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="P18" s="4">
-        <v>29.68</v>
+        <v>12.74</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="J19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>74.36</v>
+        <v>29.68</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" s="13" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>113</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P20" s="4">
-        <v>726.15</v>
+        <v>74.36</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P21" s="4">
-        <v>32.53</v>
+        <v>18.14</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>98</v>
+        <v>36</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>126</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>21.75</v>
+        <v>726.15</v>
       </c>
       <c r="Q22" s="4">
-        <v>8.2</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>37.69</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>132</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>30</v>
+        <v>137</v>
       </c>
       <c r="P23" s="4">
-        <v>5.02</v>
+        <v>32.53</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>135</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>140</v>
+        <v>57</v>
       </c>
       <c r="P24" s="4">
-        <v>18.14</v>
+        <v>5.02</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>1770.62</v>