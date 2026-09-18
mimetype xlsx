--- v5 (2026-08-28)
+++ v6 (2026-09-18)
@@ -227,51 +227,51 @@
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for KALCHINI TG AREA Water Supply Scheme TW No.-I,II,III of Zone-I and TW No.-I,II,III,IV of Zone-II under NMD-II,Apd</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000906/2023-2024</t>
   </si>
   <si>
     <t>2490/NMD-II</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>18/09/2026</t>
   </si>
   <si>
     <t>M/S P.P ELECTRICALS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2022-2023</t>
   </si>
   <si>
     <t>3484/ALD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2023-2024</t>
   </si>
   <si>
     <t>1272/ALD</t>
   </si>
@@ -1556,51 +1556,51 @@
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>81.19</v>
       </c>
       <c r="Q11" s="4">
         <v>56.97</v>
       </c>
       <c r="R11" s="4">
         <v>70.17</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>