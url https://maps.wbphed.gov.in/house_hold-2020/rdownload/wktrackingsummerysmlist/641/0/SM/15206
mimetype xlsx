--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,168 +92,168 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Falakata</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>MAIRADANGA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15206</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of tube wells (2 nos.) by Reverse rotary method of drilling at HW site and 2nd TW site , Soil investigation at OHR site, constructions of 350 Cum OHR at HW , construction of pump house and boundary wall at H/W and 2nd site, laying of rising main, distribution line and providing FHTC as per Departmental Design &amp; drawing for MAIRADANGA PWSS Under Birpara Subdivision, Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Birpara A.E</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000030/2023-2024</t>
+  </si>
+  <si>
+    <t>334/ALD</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>MESSRS A.B.G CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Mairadanga Water Supply Scheme TW No.-I and II under NMD-II,PHE.Dte,Apd.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Northern Mechanical Division-II,PHE</t>
+  </si>
+  <si>
+    <t>ORD/000896/2023-2024</t>
+  </si>
+  <si>
+    <t>2475/NMD-II</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Construction of slab culvert, pathway and other allied works at 3rd TW Site, painting existing boundary wall, pump house, roof treatment, plinth protection at 2nd TW site of Chhoto Salkumar WSS adjacent to Mairadanga PWSS including gap filling in distribution line (90mm dia) under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Falakata Block</t>
+  </si>
+  <si>
+    <t>ORD/000354/2023-2024</t>
+  </si>
+  <si>
+    <t>2606/ALD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
+  </si>
+  <si>
+    <t>ASSOCIATE CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>2720/ALD</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of tube wells (2 nos.) by Reverse rotary method of drilling at HW site and 2nd TW site , Soil investigation at OHR site, constructions of 350 Cum OHR at HW , construction of pump house and boundary wall at H/W and 2nd site, laying of rising main, distribution line and providing FHTC as per Departmental Design &amp; drawing for MAIRADANGA PWSS Under Birpara Subdivision, Alipurduar Division PHE DTE.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000096/2023-2024</t>
   </si>
   <si>
     <t>120/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>New Servivce Connection for Marindanga PH NO-I PWSS</t>
   </si>
   <si>
     <t>BILL/00985/2024-2025</t>
   </si>
   <si>
     <t>BP-279/24-25</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service Connection for Mairadanga PH NO-II PWSS</t>
   </si>
   <si>
     <t>BILL/00984/2024-2025</t>
   </si>
   <si>
     <t>BP-278/24-25</t>
-  </si>
-[...43 lines deleted...]
-    <t>ASSOCIATE CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
@@ -893,444 +893,444 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>68.94</v>
+        <v>653.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>362.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>55.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>653.77</v>
+        <v>21.06</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>15.91</v>
+        <v>23.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>7.07</v>
+        <v>68.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>5.22</v>
+        <v>15.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>21.06</v>
+        <v>7.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>23.88</v>
+        <v>5.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
@@ -1367,192 +1367,192 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>23.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>42.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>726.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
@@ -1571,54 +1571,54 @@
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>44.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
@@ -1634,54 +1634,54 @@
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>18.13</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
@@ -1692,54 +1692,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1725.33</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>362.94</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>21.04</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>