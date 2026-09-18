--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -329,51 +329,51 @@
   <si>
     <t>962/ALD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>SUBIR GHOSH</t>
   </si>
   <si>
     <t>Construction of pump house, Boundary Wall, Tube well Boring (by ODEX-165 method of drilling) and Rising main for Zone-II 1st TW site at Augmentation of Birpara PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000158/2023-2024</t>
   </si>
   <si>
     <t>663/ALD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>28/03/2026</t>
   </si>
   <si>
     <t>BRAJA GOPAL SAHA</t>
   </si>
   <si>
     <t>Providing FHTC from existing distribution system as per specification for BIRPARA PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2023-2024</t>
   </si>
   <si>
     <t>2105/ALD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>GIRIRAJ ENTERPRISE</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
@@ -816,50 +816,53 @@
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Madarihat-Birpara Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1048/ALD</t>
   </si>
   <si>
     <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Supply and installation of sign board at different PWSS under Birpara Sub-Division, under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000106/2025-2026</t>
   </si>
   <si>
     <t>1224/ALD</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>DILIP MAHATO (OPC) PRIVATE LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charges for New Line Saradapally H.W.C Z-II P/H NO-III Birpara under NMD-II in the dist. of Alipurduar</t>
   </si>
@@ -2298,51 +2301,51 @@
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P17" s="4">
         <v>31.58</v>
       </c>
       <c r="Q17" s="4">
         <v>22.36</v>
       </c>
       <c r="R17" s="4">
         <v>70.79</v>
       </c>
       <c r="S17" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
@@ -4238,193 +4241,193 @@
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>264</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>265</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>266</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>267</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P50" s="4">
         <v>18.14</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>180</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P51" s="4">
         <v>6.89</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>167</v>
       </c>
       <c r="P52" s="4">
         <v>15.17</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="7" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="11"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="14"/>
       <c r="I53" s="14"/>
       <c r="J53" s="14"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8">
         <v>2275.6</v>
       </c>
       <c r="P53" s="8">
         <v>745.73</v>
       </c>
       <c r="Q53" s="8">
         <v>32.77</v>
       </c>
       <c r="R53" s="8"/>
       <c r="S53" s="8"/>