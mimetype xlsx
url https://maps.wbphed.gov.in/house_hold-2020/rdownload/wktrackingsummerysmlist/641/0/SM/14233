--- v5 (2026-09-18)
+++ v6 (2026-10-12)
@@ -584,138 +584,138 @@
   <si>
     <t>234/ALD</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Soil investigation at OHR site and construction of 450cum OHR at Zone-1 for Augmentation of Birpara PWSS under Alipurduar Divisionof North Bengal Circle-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000459/2023-2024</t>
   </si>
   <si>
     <t>495/ALD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
+    <t>Cons. of pump house, boundary wall and Rising Main for Zone-II 4thTube well site at Aug. of Birpara PWSS of Birpara Sub-Division under Alipurduar Division, PHE Dte. (SM/14233)</t>
+  </si>
+  <si>
+    <t>ORD/000531/2023-2024</t>
+  </si>
+  <si>
+    <t>850/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>Hiring of Additional Diesel Vehicle Maxi Cab(At least 7 seater ) for Assistant Engineer ,Birpara Sub- Division ,P.H.E. Dte..(from 01.04.2024 to 01.03.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>893/ALD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>PARITOSH SUTRADHAR</t>
+  </si>
+  <si>
+    <t>Protective and Decorative Acrylic exterior paint on existing 350 cum OHR at Birpara of Birpara Sub-Division under Alipurduar Division, P.H.E.Dte. (SM/14233)</t>
+  </si>
+  <si>
+    <t>RWS Falakata Block</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>824/ALD</t>
+  </si>
+  <si>
+    <t>13/05/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Big dia. Tubewell (200 x 150 mm dia.)by modified DTH -ODEX method of drilling at Paschim Khairbari PWSS(SM/10672) and Birpara PWSS Zone-II, 4th TW site(SM/14233)of Birpara Sub-Division under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000493/2023-2024</t>
+  </si>
+  <si>
+    <t>749/ALD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT LTD</t>
+  </si>
+  <si>
     <t>Fabrication,Erection of Signage (268 nos) of Pump house/OHR site democration with in Kumargram, Falakata,Madarihat-Birpara Block for Different PWSS of JJM Project Under Alipurduar Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000354/2024-2025</t>
   </si>
   <si>
     <t>3520/ALD</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>30/08/2025</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
-  </si>
-[...67 lines deleted...]
-    <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT LTD</t>
   </si>
   <si>
     <t>RTOR000114/2023-2024</t>
   </si>
   <si>
     <t>138/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>RTOR000022/2024-2025</t>
   </si>
   <si>
     <t>3980/ALD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGE FOR AUGUMENTATION OF BIRPARA ZONE-I P/HNO-I</t>
   </si>
   <si>
     <t>BILL/03019/2023-2024</t>
   </si>
@@ -3282,325 +3282,325 @@
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>190</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="K34" s="4" t="s">
+      <c r="L34" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="M34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="N34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>196</v>
+        <v>82</v>
       </c>
       <c r="P34" s="4">
-        <v>31.26</v>
+        <v>18.26</v>
       </c>
       <c r="Q34" s="4">
-        <v>7.09</v>
+        <v>3.06</v>
       </c>
       <c r="R34" s="4">
-        <v>22.69</v>
+        <v>16.79</v>
       </c>
       <c r="S34" s="4">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="M35" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="M35" s="4" t="s">
+      <c r="O35" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="N35" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>18.26</v>
+        <v>4.8</v>
       </c>
       <c r="Q35" s="4">
-        <v>3.06</v>
+        <v>4.78</v>
       </c>
       <c r="R35" s="4">
-        <v>16.79</v>
+        <v>99.64</v>
       </c>
       <c r="S35" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>27</v>
+        <v>202</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>203</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>204</v>
       </c>
       <c r="M36" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="N36" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="N36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O36" s="4" t="s">
-        <v>207</v>
+        <v>157</v>
       </c>
       <c r="P36" s="4">
-        <v>4.8</v>
+        <v>1.96</v>
       </c>
       <c r="Q36" s="4">
-        <v>4.78</v>
+        <v>1.95</v>
       </c>
       <c r="R36" s="4">
-        <v>99.64</v>
+        <v>99.38</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L37" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="K37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="N37" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="M37" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="4" t="s">
+      <c r="O37" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="O37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P37" s="4">
-        <v>1.96</v>
+        <v>33.26</v>
       </c>
       <c r="Q37" s="4">
-        <v>1.95</v>
+        <v>25.29</v>
       </c>
       <c r="R37" s="4">
-        <v>99.38</v>
+        <v>76.04</v>
       </c>
       <c r="S37" s="4">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>213</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>26</v>
+        <v>148</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>214</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>216</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>217</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>218</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>219</v>
       </c>
       <c r="P38" s="4">
-        <v>33.26</v>
+        <v>31.26</v>
       </c>
       <c r="Q38" s="4">
-        <v>25.29</v>
+        <v>7.09</v>
       </c>
       <c r="R38" s="4">
-        <v>76.04</v>
+        <v>22.69</v>
       </c>
       <c r="S38" s="4">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
@@ -3709,54 +3709,54 @@
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>226</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
         <v>227</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>228</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>167</v>
       </c>
       <c r="P41" s="4">
         <v>7.9</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
@@ -3766,54 +3766,54 @@
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>229</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
         <v>230</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>231</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>167</v>
       </c>
       <c r="P42" s="4">
         <v>6.55</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
@@ -3880,54 +3880,54 @@
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>236</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>167</v>
       </c>
       <c r="P44" s="4">
         <v>9.12</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>