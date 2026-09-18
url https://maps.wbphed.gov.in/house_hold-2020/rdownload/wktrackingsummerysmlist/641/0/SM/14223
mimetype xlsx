--- v5 (2026-08-28)
+++ v6 (2026-09-18)
@@ -981,51 +981,51 @@
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>183.6</v>
       </c>
       <c r="Q3" s="4">
         <v>136.16</v>
       </c>
       <c r="R3" s="4">
         <v>74.16</v>
       </c>
       <c r="S3" s="4">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>