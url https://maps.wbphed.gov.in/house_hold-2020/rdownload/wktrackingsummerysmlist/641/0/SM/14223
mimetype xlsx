--- v6 (2026-09-18)
+++ v7 (2026-10-12)
@@ -110,51 +110,51 @@
   <si>
     <t>SM/14223</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Cons of PH and Sinking of 250 mm x 200 mm X 150 mtr Big dia TW at HW site , 2nd site and 3rd TW site LDS with UPVC p/line , cons of 100 Cum OHR incl the Soil investigation works providing FHTC and others allied works for Pakriguri PWSS Under Alipurduar Division PHE DTE.</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>Alipurduar Sub Division</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>3637/ALD</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
-    <t>11/09/2026</t>
+    <t>10/03/2027</t>
   </si>
   <si>
     <t>DEBAJYOTI SUTRADHAR</t>
   </si>
   <si>
     <t>Providing balance FHTC for PAKRIGURI PWSSunder Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000212/2023-2024</t>
   </si>
   <si>
     <t>1566/ALD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>SREE MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
@@ -296,51 +296,51 @@
   <si>
     <t>BP-264/24-25</t>
   </si>
   <si>
     <t>Additional quotation for PAKRIGURI PH NO-2</t>
   </si>
   <si>
     <t>BILL/00863/2024-2025</t>
   </si>
   <si>
     <t>BP-262/24-25</t>
   </si>
   <si>
     <t>Construction of pumphouse &amp; boundary wall for 3rd site, laying of distribution system with UPVC and DI pipeline, providing FHTC, Rising main and other allied works for Pakriguri PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000422/2024-2025</t>
   </si>
   <si>
     <t>4906/ALD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>23/10/2026</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>