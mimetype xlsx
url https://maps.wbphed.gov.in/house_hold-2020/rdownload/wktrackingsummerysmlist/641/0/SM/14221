--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,71 +204,50 @@
     <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for BALLALGURI water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte. Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000081/2023-2024</t>
   </si>
   <si>
     <t>1266/NMD-II</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>MADHAB SAHA</t>
-  </si>
-[...19 lines deleted...]
-    <t>BHAGWATI BHUJEL</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kalchini, Madarihat -Birpara ,kumargram Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
@@ -696,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1188,266 +1167,203 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>4.8</v>
+        <v>726.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>726.15</v>
+        <v>27.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1038.74</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>