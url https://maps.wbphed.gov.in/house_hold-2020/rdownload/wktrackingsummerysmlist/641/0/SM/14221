--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -1080,54 +1080,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>255.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>120.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>47.24</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1303,54 +1303,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1038.74</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>120.85</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>11.63</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>