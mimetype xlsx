--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -1080,54 +1080,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>255.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>120.85</v>
+        <v>177.55</v>
       </c>
       <c r="R7" s="4">
-        <v>47.24</v>
+        <v>69.41</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1143,54 +1143,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>18.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.88</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1303,54 +1303,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1038.74</v>
       </c>
       <c r="P11" s="8">
-        <v>120.85</v>
+        <v>192.99</v>
       </c>
       <c r="Q11" s="8">
-        <v>11.63</v>
+        <v>18.58</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>