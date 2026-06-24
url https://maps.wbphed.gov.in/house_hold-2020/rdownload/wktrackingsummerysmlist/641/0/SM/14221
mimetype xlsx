--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,71 @@
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kalchini, Madarihat -Birpara ,kumargram Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000131/2025-2026</t>
   </si>
   <si>
     <t>1332/NMD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Continuation for the work of hiring of additional Diesel vehicle maxi cab (At least 7 seater) for Assistant Engineer, Birpara Sub-Division, P.H.E. Dte. (from 01.01.2026 to 31.03.2026)</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000231/2025-2026</t>
+  </si>
+  <si>
+    <t>2745/ALD</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>PARITOSH SUTRADHAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1283,87 +1304,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>27.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1039.94</v>
+      </c>
+      <c r="P12" s="8">
+        <v>192.99</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>18.56</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>