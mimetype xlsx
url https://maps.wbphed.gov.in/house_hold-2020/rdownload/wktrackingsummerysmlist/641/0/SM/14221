--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,222 +92,201 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Madarihat</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>BALLALGURI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14221</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Boring of Tube Well, Construction of Pump House, Boundary Wall, OHR (100cum) including soil testing, Laying Of Rising Main, Distribution System and providing FHTC for Ballalguri PWSS Under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Falakata Block</t>
+  </si>
+  <si>
+    <t>ORD/000459/2022-2023</t>
+  </si>
+  <si>
+    <t>2980/ALD</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
     <t>Providing FHTC from existing distribution system as per specification for Ballalguri PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E</t>
   </si>
   <si>
     <t>RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000258/2023-2024</t>
   </si>
   <si>
     <t>1876/ALD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>07/10/2023</t>
   </si>
   <si>
     <t>RATAN DUTTA</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for BALLALGURI water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte. Alipurduar.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>1266/NMD-II</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>MADHAB SAHA</t>
+  </si>
+  <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT BALLALGURI TW NO-I</t>
   </si>
   <si>
     <t>BILL/00073/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-68</t>
   </si>
   <si>
     <t>13/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT BALLALGURI TW NO-II</t>
   </si>
   <si>
     <t>BILL/00074/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-67</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2023-2024</t>
   </si>
   <si>
     <t>136/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Boring of Tube Well, Construction of Pump House, Boundary Wall, OHR (100cum) including soil testing, Laying Of Rising Main, Distribution System and providing FHTC for Ballalguri PWSS Under Alipurduar Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kalchini, Madarihat -Birpara ,kumargram Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000131/2025-2026</t>
   </si>
   <si>
     <t>1332/NMD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
-  </si>
-[...19 lines deleted...]
-    <t>PARITOSH SUTRADHAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -858,596 +837,533 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.38</v>
+        <v>255.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>177.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.41</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>1.6</v>
+        <v>4.38</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>1.6</v>
+        <v>18.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.88</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>3.5</v>
+        <v>1.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>255.82</v>
+        <v>1.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>177.55</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>69.41</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>18.4</v>
+        <v>3.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.44</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>83.88</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>726.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>27.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1038.74</v>
+      </c>
+      <c r="P11" s="8">
+        <v>192.99</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>18.58</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>