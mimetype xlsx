--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -152,51 +152,51 @@
   <si>
     <t>BILL/01814/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-323</t>
   </si>
   <si>
     <t>Balance portion of boundary wall and pump house and land development of HW site, 1st site and construction of culvert and platform for BEECH TG PWSS under Kalchini Block, Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000491/2023-2024</t>
   </si>
   <si>
     <t>747/ALD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>20/02/2026</t>
   </si>
   <si>
     <t>MAHENDRA CHHETRI</t>
   </si>
   <si>
     <t>Tube well Boring by ODEX-165 Method of drilling at HW, FIRST TUBE WELL site including laying distribution system with new HDPE pipeline , Constructions of 150 Cum OHR as per Departmental Design &amp; drawing , TWO nos. pump house &amp; boundary wall, providing FHTC, Soil Investigation work and others allied works for BEECH TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE. (2nd call)</t>
   </si>
   <si>
     <t>RWS Kalchini Block</t>
   </si>
   <si>
     <t>ORD/000511/2022-2023</t>
   </si>
   <si>
     <t>3398/ALD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>Providing balance FHTC from existing distribution system as per specification for BEECH TG PWSS under Alipurduar Division, PHE Dte.</t>
   </si>