--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -1143,54 +1143,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
         <v>309.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>202.99</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>65.65</v>
       </c>
       <c r="S7" s="4">
         <v>91</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1614,54 +1614,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1208.04</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>202.99</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>