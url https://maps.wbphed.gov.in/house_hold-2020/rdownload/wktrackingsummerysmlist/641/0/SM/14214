--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -134,92 +134,74 @@
   <si>
     <t>NEW SERVICE CONNECTION FOR BEECH TG PWSS P/H NO II,HASIMARA APPLICATION NO 4003208193</t>
   </si>
   <si>
     <t>BILL/01823/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-324</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR BEECH TG PWSS P/H NO I,HASIMARA APPLICATION NO 4003208190</t>
   </si>
   <si>
     <t>BILL/01814/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-323</t>
   </si>
   <si>
-    <t>Balance portion of boundary wall and pump house and land development of HW site, 1st site and construction of culvert and platform for BEECH TG PWSS under Kalchini Block, Alipurduar Division, PHE Dte.</t>
+    <t>Tube well Boring by ODEX-165 Method of drilling at HW, FIRST TUBE WELL site including laying distribution system with new HDPE pipeline , Constructions of 150 Cum OHR as per Departmental Design &amp; drawing , TWO nos. pump house &amp; boundary wall, providing FHTC, Soil Investigation work and others allied works for BEECH TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE. (2nd call)</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
-    <t>RWS Kalchini Block,RWS Kumargram Block</t>
-[...11 lines deleted...]
-    <t>20/02/2026</t>
+    <t>RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000511/2022-2023</t>
+  </si>
+  <si>
+    <t>3398/ALD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
   </si>
   <si>
     <t>MAHENDRA CHHETRI</t>
   </si>
   <si>
-    <t>Tube well Boring by ODEX-165 Method of drilling at HW, FIRST TUBE WELL site including laying distribution system with new HDPE pipeline , Constructions of 150 Cum OHR as per Departmental Design &amp; drawing , TWO nos. pump house &amp; boundary wall, providing FHTC, Soil Investigation work and others allied works for BEECH TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE. (2nd call)</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing balance FHTC from existing distribution system as per specification for BEECH TG PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000316/2023-2024</t>
   </si>
   <si>
     <t>2184/ALD</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>D. K. &amp; SONS</t>
   </si>
   <si>
     <t>Supply of DIDF pipes and specials and Sluice Valve for Beech TG Water Supply Scheme (SM/14214) under Alipurduar Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
@@ -306,50 +288,68 @@
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Beech TG water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte.APD</t>
   </si>
   <si>
     <t>ORD/000754/2023-2024</t>
   </si>
   <si>
     <t>2336/NMD-II</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>KARMAKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of pipeline, FHTC and Allied works under Beech Tea Garden PWSS Under Alipurduar Division ,PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2025-2026</t>
+  </si>
+  <si>
+    <t>71/ALD</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>PRAPTI DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1077,591 +1077,591 @@
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>29.65</v>
+        <v>309.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>304.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>309.23</v>
+        <v>16.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>202.99</v>
+        <v>16.32</v>
       </c>
       <c r="R7" s="4">
-        <v>65.65</v>
+        <v>99.66</v>
       </c>
       <c r="S7" s="4">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>16.37</v>
+        <v>15.43</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>54.8</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
-        <v>15.43</v>
+        <v>9.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>9.73</v>
+        <v>4.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.16</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>4.8</v>
+        <v>726.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>726.15</v>
+        <v>27.3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>27.3</v>
+        <v>21.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>20.1</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>93.96</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>21.39</v>
+        <v>0.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>1208.04</v>
+        <v>1179.11</v>
       </c>
       <c r="P15" s="8">
-        <v>202.99</v>
+        <v>353.9</v>
       </c>
       <c r="Q15" s="8">
-        <v>16.8</v>
+        <v>30.01</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>