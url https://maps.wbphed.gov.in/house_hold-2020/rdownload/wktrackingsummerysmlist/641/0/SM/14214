--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,68 @@
     <t>01/08/2023</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>KARMAKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of pipeline, FHTC and Allied works under Beech Tea Garden PWSS Under Alipurduar Division ,PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>71/ALD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>PRAPTI DUTTA</t>
+  </si>
+  <si>
+    <t>Balance portion of boundary wall and pump house and land development of HW site, 1st site and construction of culvert and platform for BEECH TG PWSS under Kalchini Block, Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000491/2023-2024</t>
+  </si>
+  <si>
+    <t>747/ALD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1594,87 +1612,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>0.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P15" s="4">
+        <v>29.65</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>28.95</v>
+      </c>
+      <c r="R15" s="4">
+        <v>97.63</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1208.76</v>
+      </c>
+      <c r="P16" s="8">
+        <v>382.85</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>31.67</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>