--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -80,294 +80,294 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kalchini</t>
   </si>
   <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>BEECH TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14214</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Beech TG water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte.APD</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000754/2023-2024</t>
+  </si>
+  <si>
+    <t>2336/NMD-II</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>KARMAKAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
-    <t>BEECH TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Tube well Boring by ODEX-165 Method of drilling at HW, FIRST TUBE WELL site including laying distribution system with new HDPE pipeline , Constructions of 150 Cum OHR as per Departmental Design &amp; drawing , TWO nos. pump house &amp; boundary wall, providing FHTC, Soil Investigation work and others allied works for BEECH TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE. (2nd call)</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000511/2022-2023</t>
+  </si>
+  <si>
+    <t>3398/ALD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>MAHENDRA CHHETRI</t>
+  </si>
+  <si>
+    <t>Providing balance FHTC from existing distribution system as per specification for BEECH TG PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000316/2023-2024</t>
+  </si>
+  <si>
+    <t>2184/ALD</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>D. K. &amp; SONS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000014/2023-2024</t>
   </si>
   <si>
     <t>220/ALD</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>NEW SERVICE CONNECTION FOR BEECH TG PWSS P/H NO II,HASIMARA APPLICATION NO 4003208193</t>
   </si>
   <si>
     <t>BILL/01823/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-324</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR BEECH TG PWSS P/H NO I,HASIMARA APPLICATION NO 4003208190</t>
   </si>
   <si>
     <t>BILL/01814/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-323</t>
   </si>
   <si>
-    <t>Tube well Boring by ODEX-165 Method of drilling at HW, FIRST TUBE WELL site including laying distribution system with new HDPE pipeline , Constructions of 150 Cum OHR as per Departmental Design &amp; drawing , TWO nos. pump house &amp; boundary wall, providing FHTC, Soil Investigation work and others allied works for BEECH TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE. (2nd call)</t>
-[...38 lines deleted...]
-    <t>D. K. &amp; SONS</t>
+    <t>Hiring of Diesel Vehicle Maxi Cab(At least 7 seater ) for Assistant Engineer, Head Quarter, Alipurduar Division, P.H.E. Dte.(from 01.01.2024 to 31.12.2024)</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>161/ALD</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>DIPAK DAS</t>
+  </si>
+  <si>
+    <t>Balance portion of boundary wall and pump house and land development of HW site, 1st site and construction of culvert and platform for BEECH TG PWSS under Kalchini Block, Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000491/2023-2024</t>
+  </si>
+  <si>
+    <t>747/ALD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
   </si>
   <si>
     <t>Supply of DIDF pipes and specials and Sluice Valve for Beech TG Water Supply Scheme (SM/14214) under Alipurduar Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000204/2024-2025</t>
   </si>
   <si>
     <t>1953/ALD</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>KAMALA VALVES AND ENGINEERING PRIVATE LIMITED</t>
   </si>
   <si>
     <t>RTOR000076/2023-2024</t>
   </si>
   <si>
     <t>100/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Hiring of Diesel Vehicle Maxi Cab(At least 7 seater ) for Assistant Engineer, Head Quarter, Alipurduar Division, P.H.E. Dte.(from 01.01.2024 to 31.12.2024)</t>
-[...19 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kalchini Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000130/2025-2026</t>
   </si>
   <si>
     <t>1331/NMD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Beech TG water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte.APD</t>
-[...16 lines deleted...]
-  <si>
     <t>Restoration of pipeline, FHTC and Allied works under Beech Tea Garden PWSS Under Alipurduar Division ,PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>71/ALD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>PRAPTI DUTTA</t>
-  </si>
-[...16 lines deleted...]
-    <t>20/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -896,819 +896,819 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>36.92</v>
+        <v>21.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.96</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.67</v>
+        <v>309.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>304.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>5.4</v>
+        <v>16.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.32</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>309.23</v>
+        <v>36.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>304.6</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>98.5</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>16.37</v>
+        <v>5.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.32</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.66</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>15.43</v>
+        <v>5.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.46</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>54.8</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>9.73</v>
+        <v>4.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>92.16</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="P10" s="4">
-        <v>4.8</v>
+        <v>29.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.42</v>
+        <v>28.95</v>
       </c>
       <c r="R10" s="4">
-        <v>92.16</v>
+        <v>97.63</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>726.15</v>
+        <v>15.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.46</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>54.8</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>27.3</v>
+        <v>9.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>21.39</v>
+        <v>726.15</v>
       </c>
       <c r="Q13" s="4">
-        <v>20.1</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>93.96</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>0.73</v>
+        <v>27.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>29.65</v>
+        <v>0.73</v>
       </c>
       <c r="Q15" s="4">
-        <v>28.95</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>97.63</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>