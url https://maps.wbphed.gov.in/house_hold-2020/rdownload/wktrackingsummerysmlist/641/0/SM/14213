--- v5 (2026-08-28)
+++ v6 (2026-09-18)
@@ -155,51 +155,51 @@
   <si>
     <t>ASHOK PRADHAN</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Rangamati TG water supply scheme, TW no I and II of Zone-I and TW no I and II of Zone-II under Jal Jeevan Mission under NMD-II, PHE Dte.APD</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/001137/2023-2024</t>
   </si>
   <si>
     <t>2933/NMD-II</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>14/12/2026</t>
   </si>
   <si>
     <t>S.P ENTERPRISE (SLG)</t>
   </si>
   <si>
     <t>Supply of DIDF pipes and specials and Sluice Valve for Rangamati TG Water Supply Scheme (SM/14213) of Kalchini Block under Alipurduar Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000520/2023-2024</t>
   </si>
   <si>
     <t>839/ALD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>