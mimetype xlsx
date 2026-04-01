--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -200,90 +200,90 @@
   <si>
     <t>BILL/02636/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-601</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>T/W Boring by ODEX-165 Method of drilling at HW FIRST TW site including LDS with new HDPE P/L, Cons. of 250 Cum OHR as per Departmental Design and drawing including soil investigation works, 2nos. pumphouse and boundary wall, providing FHTC and others allied works for BHATPARA TG PWSS under Alipurduar Division PHE DTE</t>
   </si>
   <si>
     <t>RWS Kalchini Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000452/2022-2023</t>
   </si>
   <si>
     <t>2969/ALD</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>14/07/2026</t>
   </si>
   <si>
     <t>Continuation order of Supply of fuel for Additional Diesel Vehicle Maxi Cab(At least 7 seater ) for inspection and monitoring of Jal Jeevan Mission (JJM) works under Alipurduar Division, P.H.E. Dte.(from 01.02.2023 to 30.04.2023)</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division,HQ-A.E</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000566/2022-2023</t>
   </si>
   <si>
     <t>2952/ALD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>NIRANJAN KIRTANIA</t>
   </si>
   <si>
     <t>Laying of HDPE Pipeline for left out household connection, boundary wall, pump house, OHR, Land Development, Pathway Platform for FHTC and allied works at Bhatpara PWSS under Alipurduar Division, P.H.E. Dte. (SM/14212)</t>
   </si>
   <si>
     <t>ORD/000510/2023-2024</t>
   </si>
   <si>
     <t>828/ALD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>12/02/2026</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>