--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -1317,54 +1317,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>362.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>128.59</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>35.44</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1666,54 +1666,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1280.74</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>128.59</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>