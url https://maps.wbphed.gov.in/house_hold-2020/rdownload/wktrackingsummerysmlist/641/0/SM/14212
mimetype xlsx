--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,65 +225,50 @@
     <t>14/07/2026</t>
   </si>
   <si>
     <t>Continuation order of Supply of fuel for Additional Diesel Vehicle Maxi Cab(At least 7 seater ) for inspection and monitoring of Jal Jeevan Mission (JJM) works under Alipurduar Division, P.H.E. Dte.(from 01.02.2023 to 30.04.2023)</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division,HQ-A.E</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000566/2022-2023</t>
   </si>
   <si>
     <t>2952/ALD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>NIRANJAN KIRTANIA</t>
-  </si>
-[...13 lines deleted...]
-    <t>12/02/2026</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
@@ -735,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1317,54 +1302,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>362.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>128.59</v>
+        <v>251.6</v>
       </c>
       <c r="R10" s="4">
-        <v>35.44</v>
+        <v>69.35</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1380,353 +1365,290 @@
       <c r="I11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>0.7</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>73.4</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>47.4</v>
+        <v>726.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>726.15</v>
+        <v>27.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21.92</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>20.59</v>
+      </c>
+      <c r="R14" s="4">
+        <v>93.94</v>
+      </c>
+      <c r="S14" s="4">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...29 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1233.34</v>
+      </c>
+      <c r="P15" s="8">
+        <v>272.69</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>22.11</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>