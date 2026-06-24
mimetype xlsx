--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,65 @@
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Bhatpara TG water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte. APD</t>
   </si>
   <si>
     <t>ORD/000833/2023-2024</t>
   </si>
   <si>
     <t>2414/NMD-II</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Laying of HDPE Pipeline for left out household connection, boundary wall, pump house, OHR, Land Development, Pathway Platform for FHTC and allied works at Bhatpara PWSS under Alipurduar Division, P.H.E. Dte. (SM/14212)</t>
+  </si>
+  <si>
+    <t>ORD/000510/2023-2024</t>
+  </si>
+  <si>
+    <t>828/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1568,87 +1583,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>21.92</v>
       </c>
       <c r="Q14" s="4">
         <v>20.59</v>
       </c>
       <c r="R14" s="4">
         <v>93.94</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P15" s="4">
+        <v>47.4</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>42.11</v>
+      </c>
+      <c r="R15" s="4">
+        <v>88.85</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1280.74</v>
+      </c>
+      <c r="P16" s="8">
+        <v>314.81</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>24.58</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>