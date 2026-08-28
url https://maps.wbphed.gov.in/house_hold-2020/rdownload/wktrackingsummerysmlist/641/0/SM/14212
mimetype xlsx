--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -92,261 +92,261 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kalchini</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>BHATPARA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14212</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>T/W Boring by ODEX-165 Method of drilling at HW FIRST TW site including LDS with new HDPE P/L, Cons. of 250 Cum OHR as per Departmental Design and drawing including soil investigation works, 2nos. pumphouse and boundary wall, providing FHTC and others allied works for BHATPARA TG PWSS under Alipurduar Division PHE DTE</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Kalchini Block,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000452/2022-2023</t>
+  </si>
+  <si>
+    <t>2969/ALD</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>MAHENDRA CHHETRI</t>
+  </si>
+  <si>
+    <t>Continuation order of Supply of fuel for Additional Diesel Vehicle Maxi Cab(At least 7 seater ) for inspection and monitoring of Jal Jeevan Mission (JJM) works under Alipurduar Division, P.H.E. Dte.(from 01.02.2023 to 30.04.2023)</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division,HQ-A.E</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000566/2022-2023</t>
+  </si>
+  <si>
+    <t>2952/ALD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>NIRANJAN KIRTANIA</t>
+  </si>
+  <si>
     <t>Providing balance FHTC from existing distribution system as per specification for BHATPARA TG PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>HQ-A.E</t>
-[...1 lines deleted...]
-  <si>
     <t>RWS Kalchini Block</t>
   </si>
   <si>
     <t>ORD/000315/2023-2024</t>
   </si>
   <si>
     <t>2185/ALD</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
-    <t>MAHENDRA CHHETRI</t>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Bhatpara TG water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte. APD</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000833/2023-2024</t>
+  </si>
+  <si>
+    <t>2414/NMD-II</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2023-2024</t>
   </si>
   <si>
     <t>1270/ALD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying of HDPE Pipeline for left out household connection, boundary wall, pump house, OHR, Land Development, Pathway Platform for FHTC and allied works at Bhatpara PWSS under Alipurduar Division, P.H.E. Dte. (SM/14212)</t>
+  </si>
+  <si>
+    <t>ORD/000510/2023-2024</t>
+  </si>
+  <si>
+    <t>828/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
     <t>RTOR000086/2023-2024</t>
   </si>
   <si>
     <t>110/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>RTOR000075/2023-2024</t>
   </si>
   <si>
     <t>99/ALD</t>
   </si>
   <si>
     <t>RTOR000032/2024-2025</t>
   </si>
   <si>
     <t>4248/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
+    <t>New Service Connection Charge for Bhatpara TG PWSS P/HNO-I</t>
+  </si>
+  <si>
+    <t>BILL/02636/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-601</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service connection for Bhatpara TG PWSS, P/H-II</t>
   </si>
   <si>
     <t>BILL/02409/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-532</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...55 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kalchini Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000130/2025-2026</t>
   </si>
   <si>
     <t>1331/NMD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
-  </si>
-[...31 lines deleted...]
-    <t>12/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -897,792 +897,792 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>17.77</v>
+        <v>362.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>251.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.35</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>17.99</v>
+        <v>0.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.4</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>14.3</v>
+        <v>17.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>14.3</v>
+        <v>21.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.94</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>3.63</v>
+        <v>17.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>5.26</v>
+        <v>47.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>42.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>88.85</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>21.27</v>
+        <v>14.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>362.78</v>
+        <v>14.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>251.6</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>69.35</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>0.7</v>
+        <v>3.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.51</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>73.4</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>726.15</v>
+        <v>21.27</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
         <v>80</v>
       </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>27.3</v>
+        <v>5.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>21.92</v>
+        <v>726.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>20.59</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>93.94</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>47.4</v>
+        <v>27.3</v>
       </c>
       <c r="Q15" s="4">
-        <v>42.11</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>88.85</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1280.74</v>