--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -1158,54 +1158,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>325.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>109.18</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.56</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1749,54 +1749,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1265.59</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>109.18</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>8.63</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>