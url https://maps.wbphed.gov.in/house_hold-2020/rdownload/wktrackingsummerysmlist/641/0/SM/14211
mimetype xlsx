--- v2 (2026-04-23)
+++ v3 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -254,105 +254,69 @@
   <si>
     <t>26/08/2023</t>
   </si>
   <si>
     <t>MUSTAFI CONCERN</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kalchini Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001209/2024-2025</t>
   </si>
   <si>
     <t>823/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
-    <t>Supply and installation of scheme information board at different PWSS site of Kalchini Block under Alipurduar Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...13 lines deleted...]
-    <t>30/08/2025</t>
   </si>
   <si>
     <t>Laying of HDPE (PN-6) bring crossing work including land development and allied work at Bhatkhawa Tea Garden Piped Water Supply Scheme Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000181/2025-2026</t>
   </si>
   <si>
     <t>1884/ALD</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>PRITAM DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -759,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1158,54 +1122,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>325.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>109.18</v>
+        <v>147.41</v>
       </c>
       <c r="R7" s="4">
-        <v>33.56</v>
+        <v>45.31</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1221,54 +1185,54 @@
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>7.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1487,329 +1451,203 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>3.64</v>
+        <v>726.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>726.15</v>
+        <v>21.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1259.96</v>
+      </c>
+      <c r="P15" s="8">
+        <v>154.51</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>12.26</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>