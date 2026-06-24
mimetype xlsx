--- v3 (2026-06-02)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,86 @@
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Laying of HDPE (PN-6) bring crossing work including land development and allied work at Bhatkhawa Tea Garden Piped Water Supply Scheme Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000181/2025-2026</t>
   </si>
   <si>
     <t>1884/ALD</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>PRITAM DAS</t>
+  </si>
+  <si>
+    <t>Supply and installation of scheme information board at different PWSS site of Kalchini Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Kumargram Block,RWS Madarihat - Birpara Block</t>
+  </si>
+  <si>
+    <t>ORD/000112/2025-2026</t>
+  </si>
+  <si>
+    <t>1394/ALD</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>14/09/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR &amp; CO</t>
+  </si>
+  <si>
+    <t>Expenditure for different PWSS land registration and subsequent mutation process as compliance for PHED and Land commissioner authorise to overcome the stalemate and initiation of due diligence process in Kalchini Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000113/2025-2026</t>
+  </si>
+  <si>
+    <t>1395/ALD</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1567,87 +1603,213 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>21.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3.64</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>60</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1265.59</v>
+      </c>
+      <c r="P17" s="8">
+        <v>154.51</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>12.21</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>