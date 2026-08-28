--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,285 +92,285 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kalchini</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>BHATKHAWA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14211</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Tube well Boring by ODEX-165 Method of drilling at HW, FIRST TUBE WELL site including laying distribution system with new HDPE pipeline , Constructions of 150 Cum OHR as per Departmental Design &amp; drawing , TWO nos pump house &amp; boundary wall, providing FHTC, Soil Investigation work and other allied works for BHATKHAWA TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000475/2022-2023</t>
+  </si>
+  <si>
+    <t>3193/ALD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>S.G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Bhatkhawa TG water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte.APD</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000704/2023-2024</t>
+  </si>
+  <si>
+    <t>2147/NMD-II</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>26/08/2023</t>
+  </si>
+  <si>
+    <t>MUSTAFI CONCERN</t>
+  </si>
+  <si>
+    <t>Providing FHTC from existing distribution system as per specification for Bhatkhawa TG PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2023-2024</t>
+  </si>
+  <si>
+    <t>1883/ALD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>04/05/2024</t>
+  </si>
+  <si>
+    <t>PRANAB GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000070/2023-2024</t>
   </si>
   <si>
     <t>2783/ALD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>QUOTATION FOR NSC AT BHATKHAWA TG TW NO-II</t>
   </si>
   <si>
     <t>BILL/01848/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-391</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION FOR NSC AT BHATKHAWA TG PH NO-I</t>
   </si>
   <si>
     <t>BILL/01829/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-325</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>QUOTATION FOR NSC AT ATIABARI PH NO-II</t>
   </si>
   <si>
     <t>BILL/01830/2023-2024</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
-    <t>Tube well Boring by ODEX-165 Method of drilling at HW, FIRST TUBE WELL site including laying distribution system with new HDPE pipeline , Constructions of 150 Cum OHR as per Departmental Design &amp; drawing , TWO nos pump house &amp; boundary wall, providing FHTC, Soil Investigation work and other allied works for BHATKHAWA TEA GARDEN AREA PWSS Under Alipurduar Division PHE DTE.</t>
-[...40 lines deleted...]
-  <si>
     <t>RTOR000033/2024-2025</t>
   </si>
   <si>
     <t>4249/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>RESTORATION OF PIPELINE DAMAGED DUE TO CONSTRUCTION ACTIVITY WBSRDA</t>
   </si>
   <si>
     <t>BILL/00501/2024-2025</t>
   </si>
   <si>
     <t>321/24-25/PFMS</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER WBSRDA</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Bhatkhawa TG water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte.APD</t>
-[...22 lines deleted...]
-  <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kalchini Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001209/2024-2025</t>
   </si>
   <si>
     <t>823/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
+    <t>Supply and installation of scheme information board at different PWSS site of Kalchini Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Kumargram Block,RWS Madarihat - Birpara Block</t>
+  </si>
+  <si>
+    <t>ORD/000112/2025-2026</t>
+  </si>
+  <si>
+    <t>1394/ALD</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>14/09/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR &amp; CO</t>
+  </si>
+  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
+    <t>Expenditure for different PWSS land registration and subsequent mutation process as compliance for PHED and Land commissioner authorise to overcome the stalemate and initiation of due diligence process in Kalchini Block under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000113/2025-2026</t>
+  </si>
+  <si>
+    <t>1395/ALD</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
     <t>Laying of HDPE (PN-6) bring crossing work including land development and allied work at Bhatkhawa Tea Garden Piped Water Supply Scheme Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000181/2025-2026</t>
   </si>
   <si>
     <t>1884/ALD</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>PRITAM DAS</t>
-  </si>
-[...34 lines deleted...]
-    <t>12/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -899,873 +899,873 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.88</v>
+        <v>325.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>147.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.31</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>7.97</v>
+        <v>18.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>12.3</v>
+        <v>7.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.1</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>7.97</v>
+        <v>9.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>325.36</v>
+        <v>7.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>147.41</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>45.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>7.16</v>
+        <v>12.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>7.1</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.14</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>29.54</v>
+        <v>7.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>64.01</v>
+        <v>29.54</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>18.76</v>
+        <v>64.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>28.94</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>726.15</v>
+        <v>3.64</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>21.91</v>
+        <v>726.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="P15" s="4">
-        <v>3.64</v>
+        <v>2</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>2</v>
+        <v>21.91</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1265.59</v>