--- v5 (2026-08-28)
+++ v6 (2026-09-18)
@@ -308,51 +308,51 @@
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Expenditure for different PWSS land registration and subsequent mutation process as compliance for PHED and Land commissioner authorise to overcome the stalemate and initiation of due diligence process in Kalchini Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000113/2025-2026</t>
   </si>
   <si>
     <t>1395/ALD</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>Laying of HDPE (PN-6) bring crossing work including land development and allied work at Bhatkhawa Tea Garden Piped Water Supply Scheme Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000181/2025-2026</t>
   </si>
   <si>
     <t>1884/ALD</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>PRITAM DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1658,51 +1658,51 @@
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P15" s="4">
         <v>2</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>