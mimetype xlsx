--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -80,243 +80,243 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-I</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>FOSKADANGA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14210</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Boring of Tube Well, Construction of Pump House, Boundary Wall, OHR (100cum) including soil testing, Laying Of Rising Main, Distribution System and providing FHTC for Foskadanga PWSS Under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS,HQ-A.E</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000549/2022-2023</t>
+  </si>
+  <si>
+    <t>3572/ALD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>MADHAB SAHA</t>
+  </si>
+  <si>
+    <t>Providing FHTC from existing distribution system as per specification for Foskadanga PWSS PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>1888/ALD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>07/10/2023</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>FOSKADANGA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for FOKSHADANGA water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte. Alipurduar.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000881/2023-2024</t>
+  </si>
+  <si>
+    <t>2457/NMD-II</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
+    <t>QUOTATION FOR NSC AT FOSKADANGA PH NO-I</t>
+  </si>
+  <si>
+    <t>BILL/01782/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-371</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION FOR NSC AT FOSKARDANGA TW NO-II</t>
   </si>
   <si>
     <t>BILL/01808/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-370</t>
   </si>
   <si>
-    <t>27/09/2023</t>
-[...40 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000092/2023-2024</t>
   </si>
   <si>
     <t>116/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2024-2025</t>
   </si>
   <si>
     <t>3986/ALD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>RTOR000042/2024-2025</t>
   </si>
   <si>
     <t>4258/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
-    <t>Boring of Tube Well, Construction of Pump House, Boundary Wall, OHR (100cum) including soil testing, Laying Of Rising Main, Distribution System and providing FHTC for Foskadanga PWSS Under Alipurduar Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of new HDPE pipeline for providing FHTC and land filling at Headwork site &amp; 2nd site at Foskadanga PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>ORD/000030/2025-2026</t>
   </si>
   <si>
     <t>439/ALD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Alipurduar-I Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001208/2024-2025</t>
   </si>
   <si>
     <t>822/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...19 lines deleted...]
-    <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -845,721 +845,721 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.41</v>
+        <v>321.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>219.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.09</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>14.07</v>
+        <v>7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.22</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>7</v>
+        <v>18.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.58</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.21</v>
+        <v>14.07</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>4.21</v>
+        <v>13.41</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>1.53</v>
+        <v>4.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>321.67</v>
+        <v>4.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>52.23</v>
+        <v>1.53</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>28.94</v>
+        <v>52.23</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>726.15</v>
+        <v>28.94</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>18.31</v>
+        <v>726.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1191.74</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>236.71</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>19.86</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>