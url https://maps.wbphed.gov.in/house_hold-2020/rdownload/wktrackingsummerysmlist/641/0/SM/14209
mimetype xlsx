--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,71 +297,50 @@
     <t>29/06/2025</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
-  </si>
-[...19 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Pararpar Water Supply Scheme TW No.-III (Additional) under NMD-II,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000059/2025-2026</t>
   </si>
   <si>
     <t>787/ALD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at APD-I ,APD-II , Falakata Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000132/2025-2026</t>
   </si>
@@ -822,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1643,132 +1622,132 @@
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>18.14</v>
+        <v>11.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>11.09</v>
+        <v>27.3</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
@@ -1787,230 +1766,167 @@
       <c r="H16" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>108</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P16" s="4">
-        <v>27.3</v>
+        <v>726.15</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="P17" s="4">
-        <v>726.15</v>
+        <v>60.73</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A18" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1349.52</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>