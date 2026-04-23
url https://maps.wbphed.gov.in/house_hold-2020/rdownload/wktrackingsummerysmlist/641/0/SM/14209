--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -1269,54 +1269,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>6.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.07</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.05</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1454,54 +1454,54 @@
       <c r="I11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>324.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>3.66</v>
       </c>
       <c r="S11" s="4">
         <v>3</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1866,54 +1866,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1349.52</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>17.93</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>1.33</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>