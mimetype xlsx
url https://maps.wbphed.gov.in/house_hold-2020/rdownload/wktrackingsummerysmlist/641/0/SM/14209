--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -1206,54 +1206,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>18.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.62</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1269,54 +1269,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>6.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.07</v>
+        <v>6.35</v>
       </c>
       <c r="R8" s="4">
-        <v>95.05</v>
+        <v>99.46</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1454,54 +1454,54 @@
       <c r="I11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>324.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.86</v>
+        <v>219.59</v>
       </c>
       <c r="R11" s="4">
-        <v>3.66</v>
+        <v>67.69</v>
       </c>
       <c r="S11" s="4">
         <v>3</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1866,54 +1866,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1349.52</v>
       </c>
       <c r="P18" s="8">
-        <v>17.93</v>
+        <v>243.58</v>
       </c>
       <c r="Q18" s="8">
-        <v>1.33</v>
+        <v>18.05</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>