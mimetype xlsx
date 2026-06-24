--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -369,50 +369,83 @@
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Gap filling of distribution line, land development and others allied works for augmentation of Pararpar PWSS within APD-I Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>971/ALD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>New Service Connection Charges for PARERPAR P/H NO-3 in the dist. of Alipurduar Under NMD-II</t>
+  </si>
+  <si>
+    <t>BILL/00617/2024-2025</t>
+  </si>
+  <si>
+    <t>333/24-25/PFMS</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-I Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000082/2025-2026</t>
+  </si>
+  <si>
+    <t>1050/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1846,87 +1879,209 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P17" s="4">
         <v>60.73</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P18" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P19" s="4">
+        <v>18.14</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>15</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1370.06</v>
+      </c>
+      <c r="P20" s="8">
+        <v>243.58</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>17.78</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>