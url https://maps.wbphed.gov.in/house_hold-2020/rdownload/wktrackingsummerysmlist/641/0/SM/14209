--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -92,257 +92,278 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-I</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>PARARPAR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14209</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Boring of Tube Well, Construction of Pump House, Boundary Wall, OHR (150 cum) including soil testing, Laying Of Rising Main, Distribution System and providing FHTC for Pararpar PWSS Under Alipurduar Division, PHE Dte. (2nd call)</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS,HQ-A.E</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000510/2022-2023</t>
+  </si>
+  <si>
+    <t>3397/ALD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SASANKA ROY</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for PARARPAR water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte. Alipurduar.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000682/2023-2024</t>
+  </si>
+  <si>
+    <t>2121/NMD-II</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>26/08/2023</t>
+  </si>
+  <si>
+    <t>WILFUL UNEMPLOYED ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
     <t>Providing FHTC from existing distribution system as per specification for Pararpar PWSS PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar RWS</t>
   </si>
   <si>
     <t>RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000275/2023-2024</t>
   </si>
   <si>
     <t>1889/ALD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>07/10/2023</t>
   </si>
   <si>
     <t>INDRAYOODH BHOWAL</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
+    <t>Gap filling and replacing lower dia pipe and FHTC connection at Pararpar PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Madarihat - Birpara Block</t>
+  </si>
+  <si>
+    <t>ORD/000562/2022-2023</t>
+  </si>
+  <si>
+    <t>3505/ALD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>TAPASH DAS</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT PARARPAR PWSS P/H NO-I</t>
   </si>
   <si>
     <t>BILL/01453/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-287</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>ADDITIONAL QUOTATION FOR APPLICATION NO 4003209532 SITE PARARPAR PWSS ALIPURDUAR.</t>
   </si>
   <si>
     <t>BILL/01826/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-331</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT PARARPAR PWSS P/H-II</t>
   </si>
   <si>
     <t>BILL/01454/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-288</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning and trial run of electro-mechanical components along with Cu wound line voltage corrector for PARARPAR water supply scheme, TW no I and II under Jal Jeevan Mission under NMD-II, PHE Dte. Alipurduar.</t>
-[...43 lines deleted...]
-  <si>
     <t>Sinking of Big dia Tube Well (250 x 200 mm dia) by R.C. drilling for Aug. of Pararpar PWSS within Alipurduar-I Block of RWS SUB-Division under Alipurduar Division, PHE Dte.(SM/14209)</t>
   </si>
   <si>
-    <t>Alipurduar RWS,HQ-A.E</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000234/2024-2025</t>
   </si>
   <si>
     <t>2294/ALD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>EFFLUENT AND WATERTREATMENT ENGINEERS PVT LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2024-2025</t>
   </si>
   <si>
     <t>4257/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Boring of Tube Well, Construction of Pump House, Boundary Wall, OHR (150 cum) including soil testing, Laying Of Rising Main, Distribution System and providing FHTC for Pararpar PWSS Under Alipurduar Division, PHE Dte. (2nd call)</t>
-[...16 lines deleted...]
-  <si>
     <t>CONSTRUCTION OF PUMP HOUSE &amp; BOUNDARY WALL FOR ADDITIONAL TUBEWELL FOR PROVIDING FHTC AND CONSTRUCTION OF RIVER BANK PROTECTION WALL WITH WIRE CREATE AND FILLING NEAR HWS AT PARARPAR PWSS WITHIN ALIPURDUAR-I BLOCK UNDER ALIPURDUAR DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>ORD/000025/2025-2026</t>
   </si>
   <si>
     <t>434/ALD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-I Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000082/2025-2026</t>
+  </si>
+  <si>
+    <t>1050/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
+  </si>
+  <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Pararpar Water Supply Scheme TW No.-III (Additional) under NMD-II,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000059/2025-2026</t>
   </si>
   <si>
     <t>787/ALD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at APD-I ,APD-II , Falakata Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000132/2025-2026</t>
   </si>
   <si>
     <t>1333/NMD-II</t>
@@ -381,71 +402,50 @@
     <t>Gap filling of distribution line, land development and others allied works for augmentation of Pararpar PWSS within APD-I Block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>971/ALD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>New Service Connection Charges for PARERPAR P/H NO-3 in the dist. of Alipurduar Under NMD-II</t>
   </si>
   <si>
     <t>BILL/00617/2024-2025</t>
   </si>
   <si>
     <t>333/24-25/PFMS</t>
   </si>
   <si>
     <t>21/03/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -996,599 +996,599 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>8.26</v>
+        <v>324.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>219.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.69</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.89</v>
+        <v>18.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.62</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>2.44</v>
+        <v>8.26</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="P6" s="4">
-        <v>5.63</v>
+        <v>6.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>18.45</v>
+        <v>5.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>17.64</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95.62</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>6.38</v>
+        <v>2.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.35</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.46</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>20.72</v>
+        <v>5.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>36.71</v>
+        <v>20.72</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>324.42</v>
+        <v>36.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>219.59</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>67.69</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
         <v>21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
@@ -1655,389 +1655,389 @@
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>11.09</v>
+        <v>18.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>27.3</v>
+        <v>11.09</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>108</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P16" s="4">
-        <v>726.15</v>
+        <v>27.3</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>64</v>
+        <v>115</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="P17" s="4">
-        <v>60.73</v>
+        <v>726.15</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>121</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="P18" s="4">
-        <v>2.4</v>
+        <v>60.73</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>129</v>
+        <v>62</v>
       </c>
       <c r="P19" s="4">
-        <v>18.14</v>
+        <v>2.4</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1370.06</v>