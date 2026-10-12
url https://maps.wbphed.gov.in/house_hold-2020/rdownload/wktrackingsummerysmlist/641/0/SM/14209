--- v6 (2026-08-28)
+++ v7 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,108 +272,111 @@
   <si>
     <t>4257/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>CONSTRUCTION OF PUMP HOUSE &amp; BOUNDARY WALL FOR ADDITIONAL TUBEWELL FOR PROVIDING FHTC AND CONSTRUCTION OF RIVER BANK PROTECTION WALL WITH WIRE CREATE AND FILLING NEAR HWS AT PARARPAR PWSS WITHIN ALIPURDUAR-I BLOCK UNDER ALIPURDUAR DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>ORD/000025/2025-2026</t>
   </si>
   <si>
     <t>434/ALD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara A.E,HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Falakata Block,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>5287/ALD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-I Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000082/2025-2026</t>
+  </si>
+  <si>
+    <t>1050/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Pararpar Water Supply Scheme TW No.-III (Additional) under NMD-II,PHE.Dte,Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2025-2026</t>
+  </si>
+  <si>
+    <t>787/ALD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
     <t>29/06/2025</t>
-  </si>
-[...55 lines deleted...]
-    <t>30/05/2025</t>
   </si>
   <si>
     <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at APD-I ,APD-II , Falakata Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000132/2025-2026</t>
   </si>
   <si>
     <t>1333/NMD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
   </si>
@@ -1556,51 +1559,51 @@
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="4">
         <v>21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
@@ -1730,323 +1733,323 @@
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P15" s="4">
         <v>11.09</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P16" s="4">
         <v>27.3</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P17" s="4">
         <v>726.15</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="4">
         <v>60.73</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P19" s="4">
         <v>2.4</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1370.06</v>
       </c>
       <c r="P20" s="8">
         <v>243.58</v>
       </c>
       <c r="Q20" s="8">
         <v>17.78</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>