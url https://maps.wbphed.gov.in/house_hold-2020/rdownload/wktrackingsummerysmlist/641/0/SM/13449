--- v7 (2026-08-28)
+++ v8 (2026-10-12)
@@ -128,51 +128,51 @@
   <si>
     <t>2660/ALD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>M/S DUTTA AND CO</t>
   </si>
   <si>
     <t>Cons. of Rig bored TW(2nos) by Reverse Rotary method of drilling at HW and 2nd site, cons of 200 cum OHR at HW including soil testing, cons. of P/H and B/W at HW,2nd site, Laying of rising main, distribution line and providing FHTC as per Departmental Design &amp; drawing for ETHELBARI TG PWSS (ZONE-I)under Birpara Sub-Division, Alipurduar Division, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000434/2022-2023</t>
   </si>
   <si>
     <t>2861/ALD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>09/10/2026</t>
   </si>
   <si>
     <t>DILIP MAHATO</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Ethelbari water supply scheme, TW no I and II of Zone-I under Northern Mechanical Division-II, PHE Dte.Alipurduar.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Northern Mechanical Division-II,PHE</t>
   </si>
   <si>
     <t>ORD/000677/2023-2024</t>
   </si>
   <si>
     <t>2082/NMD-II</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
@@ -1017,51 +1017,51 @@
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>385.44</v>
       </c>
       <c r="Q4" s="4">
         <v>323.42</v>
       </c>
       <c r="R4" s="4">
         <v>83.91</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>