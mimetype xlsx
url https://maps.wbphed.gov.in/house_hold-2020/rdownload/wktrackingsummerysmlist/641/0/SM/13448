--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -1158,54 +1158,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>170.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>23.42</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1381,54 +1381,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1023.25</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>