--- v2 (2026-04-23)
+++ v3 (2026-08-28)
@@ -80,189 +80,189 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kumargram</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>JAYANTI TEA GARDEN -II AREA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13448</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Cons of PH AND TW Boring by ODEX-165 drilling at HW site and 2nd site , LDS with HDPE P/LINE INCL RM and delivery connection , CONS of 100 Cum OHR along with the Soil investigation works , providing FHTC and others for Jayanti Tea Garden-II PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000132/2023-2024</t>
+  </si>
+  <si>
+    <t>637/ALD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>ACHINTA SAHA</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>JAYANTI TEA GARDEN -II AREA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Jayanti Area TG II water supply scheme, TW no I and II of under Northern Mechanical Division-II, PHE Dte.APD</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000818/2023-2024</t>
+  </si>
+  <si>
+    <t>2390/NMD-II</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>SUNLIT</t>
+  </si>
+  <si>
+    <t>Tubewell boring by ODEX-195 method of drilling including rising main connection, repair &amp; renovation of PH, B/wall and Main building of inspection bungalow including painting works, cons of pathway, surface drain, cons of balance civil works of annex building other allied works at Jayanti Inspection bungalow under Alipurduar Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2023-2024</t>
+  </si>
+  <si>
+    <t>2424/ALD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>TAPASH KUMAR BHOWMICK</t>
   </si>
   <si>
     <t>QUOTATION</t>
   </si>
   <si>
     <t>BILL/02210/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-483</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Qutation for Jayani TG-2 P/HNO-I</t>
   </si>
   <si>
     <t>BILL/02165/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-470</t>
   </si>
   <si>
-    <t>Alipurduar Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Supply of CIDF/CIPE pipes and specials for Jayanti TG-II Water Supply Scheme under Alipurduar Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sub Division,Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000464/2023-2024</t>
   </si>
   <si>
     <t>607/ALD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>BARMAN ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000108/2023-2024</t>
   </si>
   <si>
     <t>132/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUNLIT</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS (NIMTI DOMOHANI and Others) under JJM in the BLOCK: Kalchini, DISTRICT: ALIPURDUAR under NMD-II,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000170/2025-2026</t>
   </si>
   <si>
     <t>1386/NMD-II</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>AMUSAR IMPEX PVT LTD</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
@@ -830,544 +830,544 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.05</v>
+        <v>170.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>85.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50.28</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>16.18</v>
+        <v>18.09</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>53.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>8.6</v>
+        <v>3.05</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.47</v>
+        <v>16.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>170.77</v>
+        <v>8.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>40</v>
+        <v>1.42</v>
       </c>
       <c r="R8" s="4">
-        <v>23.42</v>
+        <v>16.49</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>18.09</v>
+        <v>3.47</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>22.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>726.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
@@ -1381,54 +1381,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1023.25</v>
       </c>
       <c r="P12" s="8">
-        <v>40</v>
+        <v>87.28</v>
       </c>
       <c r="Q12" s="8">
-        <v>3.91</v>
+        <v>8.53</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>