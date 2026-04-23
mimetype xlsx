--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -1232,54 +1232,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="4">
         <v>283.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>47.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>16.63</v>
       </c>
       <c r="S9" s="4">
         <v>12</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1453,54 +1453,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1216.92</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>47.11</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>