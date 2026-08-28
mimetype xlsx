--- v2 (2026-04-23)
+++ v3 (2026-08-28)
@@ -92,171 +92,171 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-I</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>KALABERIA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13306</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Boring of Tube Well, Construction of Pump House, Boundary Wall, OHR, Laying Of Rising Main, Distribution System including soil test and providing FHTC for Kolaberia PWSS Under Alipurduar Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Alipurduar - I Block</t>
+  </si>
+  <si>
+    <t>ORD/000560/2022-2023</t>
+  </si>
+  <si>
+    <t>3578/ALD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>SASANKA ROY</t>
+  </si>
+  <si>
     <t>Providing FHTC from existing distribution system as per specification for Kalaberia PWSS PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar RWS</t>
-[...1 lines deleted...]
-  <si>
     <t>RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000276/2023-2024</t>
   </si>
   <si>
     <t>1890/ALD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>07/10/2023</t>
   </si>
   <si>
-    <t>SASANKA ROY</t>
-[...1 lines deleted...]
-  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Kalaberia water supply scheme, TW no I and II of under Northern Mechanical Division-II, PHE Dte.APD</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Cooch-Behar Mechanical Sub-Division,Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH,Junior Engineer 3, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000689/2023-2024</t>
+  </si>
+  <si>
+    <t>2163/NMD-II</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>M/S PARITOSH BHOWMICK &amp; CO.</t>
+  </si>
+  <si>
     <t>QUOTATION FOR NSC AT KALABARIA PH NO-II</t>
   </si>
   <si>
     <t>BILL/01811/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-372</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION FOR NSC AT KALABARIA PH NO-I</t>
   </si>
   <si>
     <t>BILL/01810/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-373</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Kalaberia water supply scheme, TW no I and II of under Northern Mechanical Division-II, PHE Dte.APD</t>
-[...22 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000094/2023-2024</t>
   </si>
   <si>
     <t>118/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RESTORATION OF PIPELINE DAMAGED DUE TO CONSTRUCTION ACTIVITY WBSRDA</t>
   </si>
   <si>
     <t>BILL/00501/2024-2025</t>
   </si>
   <si>
     <t>321/24-25/PFMS</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER WBSRDA</t>
-  </si>
-[...16 lines deleted...]
-    <t>12/09/2025</t>
   </si>
   <si>
     <t>Gap filling of distribution line river crossing and other allied works for Kalaberia village under Kalaberia PWSS within Alipurduar-I block under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000070/2025-2026</t>
   </si>
   <si>
     <t>968/ALD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Alipurduar-I Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
@@ -867,422 +867,422 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.46</v>
+        <v>283.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>190.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.12</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="P4" s="4">
-        <v>3.72</v>
+        <v>7.46</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>4.76</v>
+        <v>18.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.13</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>18.12</v>
+        <v>3.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>6.56</v>
+        <v>4.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>64.01</v>
+        <v>6.56</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>283.27</v>
+        <v>64.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>47.11</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>16.63</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
@@ -1319,51 +1319,51 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
@@ -1380,51 +1380,51 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
@@ -1453,54 +1453,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1216.92</v>
       </c>
       <c r="P13" s="8">
-        <v>47.11</v>
+        <v>206.84</v>
       </c>
       <c r="Q13" s="8">
-        <v>3.87</v>
+        <v>17</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>