--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,68 +272,50 @@
   <si>
     <t>MATRI ENTERPRISE</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
-    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-II Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
-[...16 lines deleted...]
-  <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at APD-I ,APD-II , Falakata Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000132/2025-2026</t>
   </si>
   <si>
     <t>1333/NMD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
@@ -384,50 +366,65 @@
     <t>19/05/2023</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>TAPASH KUMAR BHOWMICK</t>
   </si>
   <si>
     <t>Supply of CIDF &amp; CISS Pipes and specials for Dakshin Majidkhana WSS Under Alipurduar Division P.H.E Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sub Division,Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000228/2023-2024</t>
   </si>
   <si>
     <t>1605/ALD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>Laying of rising main/distribution pipeline, supply of DI pipe and specials, horizontal boring by HDD method, bridge and culvert crossing, along with the other allied works at Dakshin Majidkhana PWSS under under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000395/2023-2024</t>
+  </si>
+  <si>
+    <t>206/ALD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1556,434 +1553,434 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>18.14</v>
+        <v>27.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>27.3</v>
+        <v>726.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>726.15</v>
+        <v>28.94</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
-        <v>28.94</v>
+        <v>40.11</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>67</v>
+        <v>113</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="P17" s="4">
-        <v>40.11</v>
+        <v>6.76</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>80</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="P18" s="4">
-        <v>6.76</v>
+        <v>41.16</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
-        <v>1401.34</v>
+        <v>1424.37</v>
       </c>
       <c r="P19" s="8">
         <v>0</v>
       </c>
       <c r="Q19" s="8">
         <v>0</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>