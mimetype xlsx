--- v3 (2026-04-01)
+++ v4 (2026-04-23)
@@ -1340,54 +1340,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>390.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>279.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>71.58</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1779,54 +1779,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
         <v>40.11</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>5.64</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>14.07</v>
       </c>
       <c r="S16" s="4">
         <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1939,54 +1939,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1424.37</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>285.12</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>20.02</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>