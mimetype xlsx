--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1277,54 +1277,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>21.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.13</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1340,54 +1340,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>390.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>279.48</v>
+        <v>339.65</v>
       </c>
       <c r="R9" s="4">
-        <v>71.58</v>
+        <v>86.99</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1403,54 +1403,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>19.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>21.59</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1779,54 +1779,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
         <v>40.11</v>
       </c>
       <c r="Q16" s="4">
-        <v>5.64</v>
+        <v>36.65</v>
       </c>
       <c r="R16" s="4">
-        <v>14.07</v>
+        <v>91.39</v>
       </c>
       <c r="S16" s="4">
         <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1905,88 +1905,88 @@
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P18" s="4">
         <v>41.16</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>30.1</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>73.11</v>
       </c>
       <c r="S18" s="4">
         <v>25</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1424.37</v>
       </c>
       <c r="P19" s="8">
-        <v>285.12</v>
+        <v>431.22</v>
       </c>
       <c r="Q19" s="8">
-        <v>20.02</v>
+        <v>30.27</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>