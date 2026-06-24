--- v5 (2026-06-02)
+++ v6 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -381,50 +381,68 @@
     <t>ORD/000228/2023-2024</t>
   </si>
   <si>
     <t>1605/ALD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>Laying of rising main/distribution pipeline, supply of DI pipe and specials, horizontal boring by HDD method, bridge and culvert crossing, along with the other allied works at Dakshin Majidkhana PWSS under under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000395/2023-2024</t>
   </si>
   <si>
     <t>206/ALD</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-II Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>ORD/000083/2025-2026</t>
+  </si>
+  <si>
+    <t>1051/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,51 +831,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1919,87 +1937,150 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P18" s="4">
         <v>41.16</v>
       </c>
       <c r="Q18" s="4">
         <v>30.1</v>
       </c>
       <c r="R18" s="4">
         <v>73.11</v>
       </c>
       <c r="S18" s="4">
         <v>25</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P19" s="4">
+        <v>18.14</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>20</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1442.5</v>
+      </c>
+      <c r="P20" s="8">
+        <v>431.22</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>29.89</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>