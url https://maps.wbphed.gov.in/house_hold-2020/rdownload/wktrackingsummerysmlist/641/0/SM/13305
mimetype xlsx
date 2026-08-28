--- v6 (2026-06-24)
+++ v7 (2026-08-28)
@@ -92,230 +92,299 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-II</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>DAKSHIN MAJIDKHANA PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/13305</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Cons. of pump house and Sinking of 250 mm x 200 mm X 150 mtr. Big dia. TW at HW and 2nd site, LDS with UPVC pipeline, Cons. of 200 cum OHR as per Departmental Design and drawing inclu. Soil testing, providing FHTC and others allied works for Dakshin Majidkhana PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000427/2022-2023</t>
+  </si>
+  <si>
+    <t>2854/ALD</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>HARIDAS GHOSH</t>
+  </si>
+  <si>
     <t>Providing balance FHTC for Dakshin Majidkhana PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>RWS Alipurduar - II Block</t>
   </si>
   <si>
     <t>ORD/000210/2023-2024</t>
   </si>
   <si>
     <t>1564/ALD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>07/10/2023</t>
   </si>
   <si>
     <t>HARI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Continuation of Hiring of Diesel Vehicle Maxi Cab(At least 7 seater ) for Assistant Engineer, Alipurduar Sadar Sub-Division, P.H.E. Dte.(from 01.01.2024 to 29.02.2024)</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000544/2023-2024</t>
+  </si>
+  <si>
+    <t>2905/ALD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>MATRI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DAKSHIN MAJIDKHANA water supply scheme, TW no I &amp; II under Northern Mechanical Division-II, PHE Dte. Alipurduar</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000055/2023-2024</t>
+  </si>
+  <si>
+    <t>1165/NMD-II</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>15/07/2023</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Supply of CIDF &amp; CISS Pipes and specials for Dakshin Majidkhana WSS Under Alipurduar Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000228/2023-2024</t>
+  </si>
+  <si>
+    <t>1605/ALD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>Supply of DI pipe &amp; CI special for Dakhin Majidkhana PWSS under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>392/ALD</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>TAPASH KUMAR BHOWMICK</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000034/2023-2024</t>
   </si>
   <si>
     <t>1472/ALD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000047/2023-2024</t>
   </si>
   <si>
     <t>2395/ALD</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT DAKSHIN MAJIDKHANA PWSS P/H NO. II</t>
   </si>
   <si>
     <t>BILL/01452/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-292</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTIO CHARGE FOR DAKSHIN MAJIDKHANA W/S/S P/H NO.1</t>
   </si>
   <si>
     <t>BILL/00591/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-178</t>
   </si>
   <si>
-    <t>15/06/2023</t>
-[...41 lines deleted...]
-    <t>HARIDAS GHOSH</t>
+    <t>Laying of rising main/distribution pipeline, supply of DI pipe and specials, horizontal boring by HDD method, bridge and culvert crossing, along with the other allied works at Dakshin Majidkhana PWSS under under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000395/2023-2024</t>
+  </si>
+  <si>
+    <t>206/ALD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
   </si>
   <si>
     <t>Supply of CIDF Specials and Jeffy Coupling for Dakshin Majidkhana (SM/13305) WSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Birpara Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000398/2024-2025</t>
   </si>
   <si>
     <t>4264/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>GUHA ENTERPRISE</t>
   </si>
   <si>
-    <t>Continuation of Hiring of Diesel Vehicle Maxi Cab(At least 7 seater ) for Assistant Engineer, Alipurduar Sadar Sub-Division, P.H.E. Dte.(from 01.01.2024 to 29.02.2024)</t>
-[...16 lines deleted...]
-  <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-II Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>ORD/000083/2025-2026</t>
+  </si>
+  <si>
+    <t>1051/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
+  </si>
+  <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at APD-I ,APD-II , Falakata Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000132/2025-2026</t>
   </si>
   <si>
     <t>1333/NMD-II</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>M R S ELECTRICAL</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
@@ -330,119 +399,50 @@
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at different PWSS at Alipurduar -II block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001205/2024-2025</t>
   </si>
   <si>
     <t>819/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
-  </si>
-[...67 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,1050 +993,1050 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.77</v>
+        <v>390.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>339.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>24.3</v>
+        <v>6.77</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.64</v>
+        <v>0.8</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>5.99</v>
+        <v>21.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.13</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4">
-        <v>1.41</v>
+        <v>6.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>21.66</v>
+        <v>40.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>20.6</v>
+        <v>36.65</v>
       </c>
       <c r="R8" s="4">
-        <v>95.13</v>
+        <v>91.39</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>390.45</v>
+        <v>24.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>339.65</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>86.99</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>19.58</v>
+        <v>8.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.23</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>21.59</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>0.8</v>
+        <v>5.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>74.36</v>
+        <v>1.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>27.3</v>
+        <v>41.16</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>30.1</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>73.11</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>726.15</v>
+        <v>19.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>21.59</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>28.94</v>
+        <v>74.36</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>40.11</v>
+        <v>18.14</v>
       </c>
       <c r="Q16" s="4">
-        <v>36.65</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>91.39</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="13" t="s">
+      <c r="M17" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>6.76</v>
+        <v>27.3</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>41.16</v>
+        <v>726.15</v>
       </c>
       <c r="Q18" s="4">
-        <v>30.1</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>73.11</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P19" s="4">
-        <v>18.14</v>
+        <v>28.94</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1442.5</v>