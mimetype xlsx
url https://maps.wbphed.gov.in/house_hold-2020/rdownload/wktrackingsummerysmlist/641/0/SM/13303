--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,89 @@
     <t>19/06/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>S.K ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for TELIPARA water supply scheme, TW no I &amp; II under Northern Mechanical Division-II, PHE Dte.Alipurduar</t>
   </si>
   <si>
     <t>ORD/000837/2023-2024</t>
   </si>
   <si>
     <t>2421/NMD-II</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>QUAZI NOZRUL ISLAM</t>
+  </si>
+  <si>
+    <t>Laying of rising main line HDPE PN10, horizontal boring by HDD method, bridge and culvert crossing, construction of pathway, surface drain and chatal, installation of paver block, Land development along with the others allied works at Telipara Headwork site PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>205/ALD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>HARIDAS GHOSH</t>
+  </si>
+  <si>
+    <t>Supply of DI specials and CI Jeffy coupling for Telipara Water Supply Scheme (SM/13303) of Kumargram Block under Alipurduar Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000515/2023-2024</t>
+  </si>
+  <si>
+    <t>834/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>HARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1731,87 +1770,213 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>21.7</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P17" s="4">
+        <v>31.65</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>90</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P18" s="4">
+        <v>13.58</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>80</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1292.01</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>