--- v3 (2026-04-01)
+++ v4 (2026-04-23)
@@ -1262,54 +1262,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>225.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>74.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.25</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1916,54 +1916,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1292.01</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>74.91</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>5.8</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>