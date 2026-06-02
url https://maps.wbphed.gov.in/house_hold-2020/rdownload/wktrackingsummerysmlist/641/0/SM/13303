--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1262,54 +1262,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>225.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>74.91</v>
+        <v>167.75</v>
       </c>
       <c r="R8" s="4">
-        <v>33.25</v>
+        <v>74.46</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1882,88 +1882,88 @@
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>112</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P18" s="4">
         <v>13.58</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>11.52</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>84.83</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1292.01</v>
       </c>
       <c r="P19" s="8">
-        <v>74.91</v>
+        <v>179.27</v>
       </c>
       <c r="Q19" s="8">
-        <v>5.8</v>
+        <v>13.88</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>