--- v5 (2026-06-02)
+++ v6 (2026-08-28)
@@ -92,188 +92,248 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kumargram</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>TELIPARA PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/13303</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Constructions of P/H and T/W Boring by ODEX-165 Method of drilling at HW and 2nd site , LDS with UPVC P/L including rising main and delivery connection, Cons. of 200 Cum OHR as per Departmental Design &amp; drawing along with soil investigation works, providing FHTC and others allied works for TELIPARA PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000579/2022-2023</t>
+  </si>
+  <si>
+    <t>3640/ALD</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>MATRI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing balance FHTC for TELIPARA PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000216/2023-2024</t>
   </si>
   <si>
     <t>1570/ALD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>DHANENDRA SARKAR</t>
   </si>
   <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for TELIPARA water supply scheme, TW no I &amp; II under Northern Mechanical Division-II, PHE Dte.Alipurduar</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000837/2023-2024</t>
+  </si>
+  <si>
+    <t>2421/NMD-II</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>QUAZI NOZRUL ISLAM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2023-2024</t>
   </si>
   <si>
     <t>222/ALD</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000050/2023-2024</t>
   </si>
   <si>
     <t>2398/ALD</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT TELIPARA PWSS PH NO-I</t>
   </si>
   <si>
     <t>BILL/00042/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-51</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT TELIPARA PWSS PH NO-II</t>
   </si>
   <si>
     <t>BILL/00032/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-50</t>
   </si>
   <si>
-    <t>Constructions of P/H and T/W Boring by ODEX-165 Method of drilling at HW and 2nd site , LDS with UPVC P/L including rising main and delivery connection, Cons. of 200 Cum OHR as per Departmental Design &amp; drawing along with soil investigation works, providing FHTC and others allied works for TELIPARA PWSS Under Alipurduar Division PHE DTE.</t>
-[...14 lines deleted...]
-    <t>MATRI ENTERPRISE</t>
+    <t>Laying of rising main line HDPE PN10, horizontal boring by HDD method, bridge and culvert crossing, construction of pathway, surface drain and chatal, installation of paver block, Land development along with the others allied works at Telipara Headwork site PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>205/ALD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>HARIDAS GHOSH</t>
+  </si>
+  <si>
+    <t>Supply of DI specials and CI Jeffy coupling for Telipara Water Supply Scheme (SM/13303) of Kumargram Block under Alipurduar Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000515/2023-2024</t>
+  </si>
+  <si>
+    <t>834/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>HARI CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000048/2024-2025</t>
   </si>
   <si>
     <t>4268/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>RESTORATION OF PIPELINE DAMAGED DUE TO CONSTRUCTION ACTIVITY WBSRDA</t>
   </si>
   <si>
     <t>BILL/00501/2024-2025</t>
   </si>
   <si>
     <t>321/24-25/PFMS</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER WBSRDA</t>
   </si>
   <si>
     <t>Laying of new additional pipeline opposite flanks of the higher dia UPVC pipeline and to connect the scattered house with the distribution system in view of providing FHTC, Construction of RCC pillars for supporting DI Pipe, trial run and others allied works in connection with the Telipara PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000421/2024-2025</t>
   </si>
   <si>
     <t>4907/ALD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kumargram Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001206/2024-2025</t>
   </si>
   <si>
     <t>820/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>WATER TECH</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
@@ -293,123 +353,63 @@
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS (PASCHIM CHENGMARI and others) under JJM in the BLOCK: Kumargram, DISTRICT: ALIPURDUAR under NMD-II,PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>1347/NMD-II</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>S.K ENTERPRISE</t>
-  </si>
-[...55 lines deleted...]
-    <t>HARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -960,979 +960,979 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.32</v>
+        <v>225.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>167.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.46</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>12.68</v>
+        <v>4.32</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.34</v>
+        <v>21.7</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>1.21</v>
+        <v>12.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>1.21</v>
+        <v>6.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>225.29</v>
+        <v>1.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>167.75</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>74.46</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>13.19</v>
+        <v>1.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>64.01</v>
+        <v>31.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>39.9</v>
+        <v>13.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.52</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>84.83</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>29.68</v>
+        <v>13.19</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>74.36</v>
+        <v>64.01</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
-        <v>726.15</v>
+        <v>39.9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>26.74</v>
+        <v>29.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>21.7</v>
+        <v>74.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>31.65</v>
+        <v>726.15</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P18" s="4">
-        <v>13.58</v>
+        <v>26.74</v>
       </c>
       <c r="Q18" s="4">
-        <v>11.52</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>84.83</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1292.01</v>