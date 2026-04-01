--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,110 @@
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at different PWSS at Alipurduar -II block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001205/2024-2025</t>
   </si>
   <si>
     <t>819/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
+  </si>
+  <si>
+    <t>Supply of CIDF &amp; CISS Pipes and specials for Purba Chikliguri WSS Under Alipurduar Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division,RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>1603/ALD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Purba Chikliguri Water Supply Scheme TW No.- I AND II under NMD-II,PHE.Dte,APD</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/001180/2023-2024</t>
+  </si>
+  <si>
+    <t>2911/NMD-II</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S CHANDRANATH MUKHERJEE</t>
+  </si>
+  <si>
+    <t>"Supply of DIDF Pipes and DI Special and CI Jeffy Coupling for Purba Chikliguri Water Supply Scheme(SM/13301) of Alipurduar-II Block under Alipurduar Division P.H.E. Dte. "</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000525/2023-2024</t>
+  </si>
+  <si>
+    <t>844/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1479,87 +1539,276 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>28.94</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>18.82</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>15.23</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>25</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1465.53</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>