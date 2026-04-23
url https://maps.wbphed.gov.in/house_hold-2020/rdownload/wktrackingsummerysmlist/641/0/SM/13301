--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -1275,54 +1275,54 @@
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>481.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>245.08</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>50.87</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1748,54 +1748,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1465.53</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>245.08</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>16.72</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>