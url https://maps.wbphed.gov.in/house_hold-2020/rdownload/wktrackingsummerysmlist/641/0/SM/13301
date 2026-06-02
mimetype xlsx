--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -1275,54 +1275,54 @@
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>481.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>245.08</v>
+        <v>324.69</v>
       </c>
       <c r="R9" s="4">
-        <v>50.87</v>
+        <v>67.4</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1338,54 +1338,54 @@
       <c r="I10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P10" s="4">
         <v>60.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>43.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.89</v>
       </c>
       <c r="S10" s="4">
         <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1651,54 +1651,54 @@
       <c r="I15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>18.82</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.02</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>63.85</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1714,88 +1714,88 @@
       <c r="I16" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>15.23</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>15.23</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>25</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1465.53</v>
       </c>
       <c r="P17" s="8">
-        <v>245.08</v>
+        <v>395.33</v>
       </c>
       <c r="Q17" s="8">
-        <v>16.72</v>
+        <v>26.98</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>