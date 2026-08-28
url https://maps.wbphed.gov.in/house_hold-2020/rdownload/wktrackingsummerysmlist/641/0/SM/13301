--- v4 (2026-06-02)
+++ v5 (2026-08-28)
@@ -92,282 +92,282 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-II</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>PURBA CHIKLIGURI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13301</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Constructions of pump house &amp; Sinking of 250 mm x 200 mm X 150 mtr Big dia Tubewel at HW site &amp; 2nd site , laying of distribution system with UPVC pipeline , Constructions of 200 Cum OHR as per Departmental Design &amp; drawing including soil test, providing FHTC and others allied works for Purba Chikliguri PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000431/2022-2023</t>
+  </si>
+  <si>
+    <t>2858/ALD</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>SOUVIK ROY PALADHI</t>
+  </si>
+  <si>
+    <t>Supply of CIDF &amp; CISS Pipes and specials for Purba Chikliguri WSS Under Alipurduar Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division,RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>1603/ALD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Purba Chikliguri Water Supply Scheme TW No.- I AND II under NMD-II,PHE.Dte,APD</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/001180/2023-2024</t>
+  </si>
+  <si>
+    <t>2911/NMD-II</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S CHANDRANATH MUKHERJEE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2022-2023</t>
   </si>
   <si>
     <t>3485/ALD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2023-2024</t>
   </si>
   <si>
     <t>1473/ALD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
+    <t>NEW SERVICE CONNECTIO CHARGE FOR PURBA CHIKLIGURI W/S/S P/H NO.1</t>
+  </si>
+  <si>
+    <t>BILL/00594/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-179</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTIO CHARGE FOR PURBA CHIKLIGURI W/S/S P/H NO.2</t>
   </si>
   <si>
     <t>BILL/00595/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-180</t>
   </si>
   <si>
-    <t>15/06/2023</t>
-[...11 lines deleted...]
-    <t>BP-2023-24-179</t>
+    <t>Laying of new UPVC/DI pipeline for filling of Gap in the distribution system and laying of delivery line connection, land development works, construction of surface drain, pathway, supply of CIDF specials and other allied works in connection with the PURBA CHIKLIGURI PIPED WATER SUPPLY SCHEME under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000387/2023-2024</t>
+  </si>
+  <si>
+    <t>198/ALD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>Laying of rising main line with HDPE PN10, horizontal boring by HDD method, bridge and culvert crossing, construction of pathway, surface drain and chatal, installation of paver block along with the others allied works at Madhya Parokata head works site PWSS adjacent to adjacent to Purba Chikliguri WSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000486/2023-2024</t>
+  </si>
+  <si>
+    <t>742/ALD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>"Supply of DIDF Pipes and DI Special and CI Jeffy Coupling for Purba Chikliguri Water Supply Scheme(SM/13301) of Alipurduar-II Block under Alipurduar Division P.H.E. Dte. "</t>
+  </si>
+  <si>
+    <t>Birpara Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000525/2023-2024</t>
+  </si>
+  <si>
+    <t>844/ALD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>RTOR000085/2023-2024</t>
   </si>
   <si>
     <t>109/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Road Restoration of Volka Road against PURBA CHIKLIGURI PWSS</t>
   </si>
   <si>
     <t>BILL/00321/2024-2025</t>
   </si>
   <si>
     <t>190/24-25/PFMS</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, ALIPURDUAR DIVISION</t>
   </si>
   <si>
-    <t>Constructions of pump house &amp; Sinking of 250 mm x 200 mm X 150 mtr Big dia Tubewel at HW site &amp; 2nd site , laying of distribution system with UPVC pipeline , Constructions of 200 Cum OHR as per Departmental Design &amp; drawing including soil test, providing FHTC and others allied works for Purba Chikliguri PWSS Under Alipurduar Division PHE DTE.</t>
-[...55 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at different PWSS at Alipurduar -II block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001205/2024-2025</t>
   </si>
   <si>
     <t>819/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
-  </si>
-[...58 lines deleted...]
-    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -896,875 +896,875 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>11.64</v>
+        <v>481.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>324.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.4</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>35.41</v>
+        <v>6.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>1.41</v>
+        <v>18.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.85</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>1.41</v>
+        <v>11.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>11.51</v>
+        <v>35.41</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>8.85</v>
+        <v>1.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>481.73</v>
+        <v>1.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>324.69</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>67.4</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>60.36</v>
       </c>
       <c r="Q10" s="4">
         <v>43.39</v>
       </c>
       <c r="R10" s="4">
         <v>71.89</v>
       </c>
       <c r="S10" s="4">
         <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
         <v>57.31</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>726.15</v>
+        <v>15.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>15.23</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="P13" s="4">
-        <v>28.94</v>
+        <v>11.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>6.76</v>
+        <v>8.85</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>18.82</v>
+        <v>726.15</v>
       </c>
       <c r="Q15" s="4">
-        <v>12.02</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>63.85</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>15.23</v>
+        <v>28.94</v>
       </c>
       <c r="Q16" s="4">
-        <v>15.23</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1465.53</v>