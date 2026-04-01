--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,159 +233,120 @@
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>Cons. of pump house and Sinking of 250 mm x 200 mm X 150 mtr. big dia. TW at HW site and 2nd site, LDS with UPVC pipeline, Cons. of 200 cum OHR as per Departmental Design &amp; drawing including soil investigation works, providing FHTC and others allied works for KAYAKHATA PWSS Under Alipurduar Division PHE DTE. (2nd call)</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block,RWS Alipurduar - II Block</t>
   </si>
   <si>
     <t>ORD/000514/2022-2023</t>
   </si>
   <si>
     <t>3395/ALD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>GOUTAM KUMAR DAS</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Kayakhata Water Supply Scheme TW No.-I and II under NMD-II,PHE.Dte,Apd.</t>
+    <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Birpara A.E,HQ-A.E</t>
+  </si>
+  <si>
+    <t>RWS Falakata Block,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>5287/ALD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000062/2025-2026</t>
+  </si>
+  <si>
+    <t>1155/NMD-II</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipeline at opposite flank of Higher dia in the distribution system and const. of culvert at front of HW site at Kayakhata PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - I Block</t>
+  </si>
+  <si>
+    <t>ORD/000077/2025-2026</t>
+  </si>
+  <si>
+    <t>975/ALD</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>Solarization of grid connected pumping installation at Different PWSS at Alipurduar -I &amp; II Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte</t>
+  </si>
+  <si>
     <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
-  </si>
-[...100 lines deleted...]
-    <t>Solarization of grid connected pumping installation at Different PWSS at Alipurduar -I &amp; II Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000117/2025-2026</t>
   </si>
   <si>
     <t>1293/NMD-II</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1456,455 +1417,329 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>43</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>20.14</v>
+        <v>74.36</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>74.36</v>
+        <v>726.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
-        <v>18.14</v>
+        <v>22.06</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="13" t="s">
+      <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>726.15</v>
+        <v>26.61</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1262.58</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>