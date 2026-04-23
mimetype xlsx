--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -972,54 +972,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>6.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1393,54 +1393,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>316.2</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>136.19</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>43.07</v>
       </c>
       <c r="S11" s="4">
         <v>43</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1679,54 +1679,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1262.58</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>142.96</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>11.32</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>