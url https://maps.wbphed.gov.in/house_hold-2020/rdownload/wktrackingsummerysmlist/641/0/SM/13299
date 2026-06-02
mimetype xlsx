--- v3 (2026-04-23)
+++ v4 (2026-06-02)
@@ -1094,54 +1094,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="4">
         <v>15.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1393,54 +1393,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>316.2</v>
       </c>
       <c r="Q11" s="4">
-        <v>136.19</v>
+        <v>243.76</v>
       </c>
       <c r="R11" s="4">
-        <v>43.07</v>
+        <v>77.09</v>
       </c>
       <c r="S11" s="4">
         <v>43</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1679,54 +1679,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1262.58</v>
       </c>
       <c r="P16" s="8">
-        <v>142.96</v>
+        <v>265.86</v>
       </c>
       <c r="Q16" s="8">
-        <v>11.32</v>
+        <v>21.06</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>