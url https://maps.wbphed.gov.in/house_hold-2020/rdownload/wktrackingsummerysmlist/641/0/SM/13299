--- v4 (2026-06-02)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,89 @@
     <t>ORD/000077/2025-2026</t>
   </si>
   <si>
     <t>975/ALD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Alipurduar -I &amp; II Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte</t>
   </si>
   <si>
     <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000117/2025-2026</t>
   </si>
   <si>
     <t>1293/NMD-II</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Kayakhata Water Supply Scheme TW No.-I and II under NMD-II,PHE.Dte,Apd.</t>
+  </si>
+  <si>
+    <t>ORD/002506/2023-2024</t>
+  </si>
+  <si>
+    <t>2465/NMD-II</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-II Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000083/2025-2026</t>
+  </si>
+  <si>
+    <t>1051/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1659,87 +1698,213 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>26.61</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>20.14</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>12.86</v>
+      </c>
+      <c r="R16" s="4">
+        <v>63.84</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P17" s="4">
+        <v>18.14</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>20</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1300.85</v>
+      </c>
+      <c r="P18" s="8">
+        <v>278.72</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>21.43</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>