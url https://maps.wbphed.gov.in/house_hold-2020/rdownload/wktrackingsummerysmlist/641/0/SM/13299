--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -92,89 +92,137 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-II</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>KAYAKHATA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13299</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Cons. of pump house and Sinking of 250 mm x 200 mm X 150 mtr. big dia. TW at HW site and 2nd site, LDS with UPVC pipeline, Cons. of 200 cum OHR as per Departmental Design &amp; drawing including soil investigation works, providing FHTC and others allied works for KAYAKHATA PWSS Under Alipurduar Division PHE DTE. (2nd call)</t>
+  </si>
+  <si>
+    <t>Alipurduar Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>RWS Alipurduar - I Block,RWS Alipurduar - II Block</t>
+  </si>
+  <si>
+    <t>ORD/000514/2022-2023</t>
+  </si>
+  <si>
+    <t>3395/ALD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>GOUTAM KUMAR DAS</t>
+  </si>
+  <si>
     <t>Providing balance FHTC for KAYAKHATA PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar Sadar Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>RWS Alipurduar - II Block</t>
   </si>
   <si>
     <t>ORD/000242/2023-2024</t>
   </si>
   <si>
     <t>1788/ALD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
   <si>
     <t>HARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply of CIDF &amp; CISS Pipes and specials for Kayakhata WSS Under Alipurduar Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000240/2023-2024</t>
   </si>
   <si>
     <t>1775/ALD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Kayakhata Water Supply Scheme TW No.-I and II under NMD-II,PHE.Dte,Apd.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/002506/2023-2024</t>
+  </si>
+  <si>
+    <t>2465/NMD-II</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2022-2023</t>
   </si>
   <si>
     <t>3048/ALD</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Supply of CIPE Special &amp; CI Jeffy Coupling for Kayakhata Water Supply Scheme under Alipurduar Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000480/2023-2024</t>
   </si>
   <si>
     <t>698/ALD</t>
@@ -182,219 +230,171 @@
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>RTOR000116/2023-2024</t>
   </si>
   <si>
     <t>140/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>RTOR000054/2024-2025</t>
   </si>
   <si>
     <t>4274/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charges for Kayakhata PWSS PH NO-II</t>
   </si>
   <si>
     <t>BILL/00986/2024-2025</t>
   </si>
   <si>
     <t>BP-282/24-25</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGE FOR KAYAKHATA PWSS PH NO -I</t>
   </si>
   <si>
     <t>BILL/00053/2024-2025</t>
   </si>
   <si>
     <t>BP-13/24-25</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
-    <t>Cons. of pump house and Sinking of 250 mm x 200 mm X 150 mtr. big dia. TW at HW site and 2nd site, LDS with UPVC pipeline, Cons. of 200 cum OHR as per Departmental Design &amp; drawing including soil investigation works, providing FHTC and others allied works for KAYAKHATA PWSS Under Alipurduar Division PHE DTE. (2nd call)</t>
-[...19 lines deleted...]
-  <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-II Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000083/2025-2026</t>
+  </si>
+  <si>
+    <t>1051/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
+  </si>
+  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Laying of UPVC pipeline at opposite flank of Higher dia in the distribution system and const. of culvert at front of HW site at Kayakhata PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>RWS Alipurduar - I Block</t>
   </si>
   <si>
     <t>ORD/000077/2025-2026</t>
   </si>
   <si>
     <t>975/ALD</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Alipurduar -I &amp; II Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte</t>
   </si>
   <si>
-    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000117/2025-2026</t>
   </si>
   <si>
     <t>1293/NMD-II</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
-  </si>
-[...37 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -945,922 +945,922 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>11.22</v>
+        <v>316.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>243.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.09</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>6.76</v>
+        <v>11.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.76</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>29.21</v>
+        <v>6.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>15.33</v>
+        <v>20.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.33</v>
+        <v>12.86</v>
       </c>
       <c r="R6" s="4">
+        <v>63.84</v>
+      </c>
+      <c r="S6" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>9.76</v>
+        <v>29.21</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>11.82</v>
+        <v>15.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>9.9</v>
+        <v>9.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>3.2</v>
+        <v>11.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>316.2</v>
+        <v>9.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>243.76</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>77.09</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>74.36</v>
+        <v>3.2</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>726.15</v>
+        <v>74.36</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>22.06</v>
+        <v>18.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>26.61</v>
+        <v>726.15</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="P16" s="4">
-        <v>20.14</v>
+        <v>22.06</v>
       </c>
       <c r="Q16" s="4">
-        <v>12.86</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>63.84</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>18.14</v>
+        <v>26.61</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1300.85</v>