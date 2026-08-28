--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,285 +80,285 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Kalchini</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>BUXA FOREST (RAJA BHATKHAWA) PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13249</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Cons. 4 nos Tube well boring by ODEX-165 Method of drilling at HW site including distribution system with new HDPE pipeline, Cons. of 250 cum OHR as per Departmental Design &amp; drawing, Pump House , Boundary Wall, Path way, Providing FHTC, Soil Testing and other allied works for BUXA FOREST(RAJA BHATKHAWA) PIPED WATER SUPPLY SCHEME under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>Alipurduar Sub Division,Birpara Sub Division,RWS Kumargram Block</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>1112/ALD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>CAPITAL ENGINEERS</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>BUXA FOREST (RAJA BHATKHAWA) PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Buxa Forest (Raja bhatKhawa) water supply scheme, TW no I of Zone-I and TW-I and II of Zone-II and TW No-I of Zone-III of under NMD-II, PHE Dte.APD</t>
   </si>
   <si>
     <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/000840/2023-2024</t>
   </si>
   <si>
     <t>2418/NMD-II</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>09/09/2023</t>
   </si>
   <si>
     <t>M/S P.P ELECTRICALS</t>
   </si>
   <si>
-    <t>Alipurduar Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing balance FHTC from existing distribution system as per specification for BUXA FOREST (RAJABHATKHAWA) PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>HQ-A.E</t>
-[...1 lines deleted...]
-  <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000321/2023-2024</t>
   </si>
   <si>
     <t>2416/ALD</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>SHIB RATAN BHOWMIK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2022-2023</t>
   </si>
   <si>
     <t>3047/ALD</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2023-2024</t>
   </si>
   <si>
     <t>1259/ALD</t>
   </si>
   <si>
-    <t>Cons. 4 nos Tube well boring by ODEX-165 Method of drilling at HW site including distribution system with new HDPE pipeline, Cons. of 250 cum OHR as per Departmental Design &amp; drawing, Pump House , Boundary Wall, Path way, Providing FHTC, Soil Testing and other allied works for BUXA FOREST(RAJA BHATKHAWA) PIPED WATER SUPPLY SCHEME under Alipurduar Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Payment for boundary demarcation and construction of boundary pillar for the principal ( stage-I) approval for diversion of forest land of area 0.157 ha for Buxa forest PwSS ( Z-II ) Garo BastyUnder Proposal No: FP/WB/Others/443377/2023</t>
   </si>
   <si>
     <t>BILL/00160/2024-2025</t>
   </si>
   <si>
     <t>156/24-25/PFMS</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, ALIPURDUAR DIVISION</t>
   </si>
   <si>
+    <t>NEW SERVICE CONNECTION CHARGES FOR BUXA FOREST ZONE-2 PH NO-2</t>
+  </si>
+  <si>
+    <t>BILL/00633/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-172/24-25</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Payment for compensatory afforestation under proposal no : FP/WB/Others/443377/2023-Compensatory levies ( Demand note) against In - Principal ( Stage-I) approval of Water supply scheme for Buxa Forest PWSS ( Z-II) Garo Basty under jal Jeevan Mission at Garo Basti Forest Village- reg</t>
+  </si>
+  <si>
+    <t>BILL/00159/2024-2025</t>
+  </si>
+  <si>
+    <t>155/24-25/PFMS</t>
+  </si>
+  <si>
     <t>Payment against proposal No : FP/WB/Others /442047/2023-compensatory Levies ( Demand Note)against in- principal ( stage-I) approval of Gravity based WSS for boundary demarcation and construction of boundary pillar for Buxa forest PWSS under JJM at Uttar Poro Forest village -reg</t>
   </si>
   <si>
     <t>BILL/00185/2024-2025</t>
   </si>
   <si>
     <t>149/24-25/PFMS</t>
   </si>
   <si>
-    <t>Payment for compensatory afforestation under proposal no : FP/WB/Others/443377/2023-Compensatory levies ( Demand note) against In - Principal ( Stage-I) approval of Water supply scheme for Buxa Forest PWSS ( Z-II) Garo Basty under jal Jeevan Mission at Garo Basti Forest Village- reg</t>
-[...20 lines deleted...]
-    <t>WBSEDCL</t>
+    <t>Payment for compensatory afforestation under proposal no FP/WB/others/443394/2023-C0mpenatory Levies(demand note) against In- principal of water supply scheme Buxa forest pwss ( Z-II)Pampu Basty under Jal Jeevan misson at pampu basti forest village - reg as per annexture-2</t>
+  </si>
+  <si>
+    <t>BILL/00156/2024-2025</t>
+  </si>
+  <si>
+    <t>153/24-25/PFMS</t>
+  </si>
+  <si>
+    <t>Payment of Net Present Value ( NPV) against proposal No : FP/WB/Others/ 443397/2023 - Compensatory Levies ( Demand Note) against in- Principal ( Stage-I) approval of water supply Scheme for Buxa Forest PWSS (Z-II) Panijhora under JJM at Panijhora forest village reg</t>
+  </si>
+  <si>
+    <t>BILL/00161/2024-2025</t>
+  </si>
+  <si>
+    <t>158/24-25/PFMS</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>Cost of raising and maintenance of the compensatory afforestation for Ca area 0.04 ha ( 100 trees plantation and maintenance for 10 years) against proposed diversion of forrest land for water supply scheme Buxa forest PWSS ( Z-II) panijhora under JJM at panijhora forest Village reg under proposal NO: FP/WB/Others/443397/2023</t>
+  </si>
+  <si>
+    <t>BILL/00162/2024-2025</t>
+  </si>
+  <si>
+    <t>159/24-25/PFMS</t>
+  </si>
+  <si>
+    <t>Payement aginst proposal no : FP/WB/Others/ 442047/2023 of Net Present Value of 0.0232 ha ( As per Annexure-1) forest land for diversion for gravity base water supply scheme for Buxa forest PWSS at Uttor Poro under JJM under BTR(WEST) Diivision under WDPO range Poro7Compartment</t>
+  </si>
+  <si>
+    <t>BILL/00186/2024-2025</t>
+  </si>
+  <si>
+    <t>150/24-25/PFMS</t>
+  </si>
+  <si>
+    <t>Payment for boundary demarcation and construction of boundary pillar for the principal ( stage-I) approval for diversion of the forest land of area 0.0232 ha for water supply scheme Buxa forest PWSS(Z-II) Pampu Basty under proposal No :FP/WB/Others/443394/2023</t>
+  </si>
+  <si>
+    <t>BILL/00157/2024-2025</t>
+  </si>
+  <si>
+    <t>152/24-25/PFMS</t>
+  </si>
+  <si>
+    <t>Payment of Net Present value ( NPV) against proposal no : FP/WB/Others/443377/2023- Compensatory levies ( Demand Note ) against In Principal ( Stage-I) approval of water supply scheme for Buxa Forest PWSS ( Z-II)Garo Basty under JJM at Garo Basti Forest Village- reg</t>
+  </si>
+  <si>
+    <t>BILL/00158/2024-2025</t>
+  </si>
+  <si>
+    <t>157/24-25/PFMS</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION CHARGES FOR BUXA FOREST PWSS ZONE-3 TW NO-1</t>
+  </si>
+  <si>
+    <t>BILL/00634/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-173/24-25</t>
+  </si>
+  <si>
+    <t>Payment as per annexure -2 against proposal No : FP/WB/Others/442047/2023 for raising and maintenance of the compensatory afforestation ( 100 trees plantation and maintence for 1o years ) agaist proposed diversion of forest land forgravity based piped water supply scheme for Buxa forest PWSS under JJm at Uttar Poro</t>
+  </si>
+  <si>
+    <t>BILL/00187/2024-2025</t>
+  </si>
+  <si>
+    <t>151/24-25/PFMS</t>
   </si>
   <si>
     <t>payment for boundary demarcation and constuction of boundary pillar for the principal ( Stage - I ) approval for diversion of forest land of .0232 ha area for Buxa forest PWSS ( Z-II) Panijhora under JJM at Panijhora forest village - reg under Proposal No: FP/WB/Others /443397/2023</t>
   </si>
   <si>
     <t>BILL/00163/2024-2025</t>
   </si>
   <si>
     <t>160/24-25/PFMS</t>
-  </si>
-[...73 lines deleted...]
-    <t>152/24-25/PFMS</t>
   </si>
   <si>
     <t>Payment of Net Present value( NPV) against proposal no:FP/WB/Others /443394/2023- Cornpensatory levies {demand rote) againstIn-principal (Stage-l) approval of Water Supply Scheme Buxa forest PWSS {Z-Il} Pampu Basty under,Jal Jeelan Mission at Pampu Basti Forest Village - reg"(Annexure- I)</t>
   </si>
   <si>
     <t>BILL/00155/2024-2025</t>
   </si>
   <si>
     <t>154/24-25/PFMS</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS (NIMTI DOMOHANI and Others) under JJM in the BLOCK: Kalchini, DISTRICT: ALIPURDUAR under NMD-II,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000170/2025-2026</t>
   </si>
   <si>
     <t>1386/NMD-II</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
@@ -957,60 +957,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>38.78</v>
+        <v>518.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>103.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>20.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -1020,259 +1020,259 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>17.96</v>
+        <v>38.78</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>61.86</v>
+        <v>17.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>61.75</v>
+        <v>61.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>518.6</v>
+        <v>61.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
@@ -1310,618 +1310,618 @@
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>0.52</v>
+        <v>4.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
         <v>2.13</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>4.94</v>
+        <v>0.52</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>0.52</v>
+        <v>2.13</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P13" s="4">
         <v>2.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P14" s="4">
         <v>2.13</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P15" s="4">
-        <v>2.13</v>
+        <v>2.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P16" s="4">
-        <v>2.59</v>
+        <v>0.52</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="P17" s="4">
-        <v>5.98</v>
+        <v>17.54</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P18" s="4">
-        <v>17.54</v>
+        <v>5.98</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N19" s="4" t="s">
@@ -1936,110 +1936,110 @@
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P20" s="4">
         <v>0.52</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N21" s="4" t="s">
@@ -2054,129 +2054,129 @@
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P22" s="4">
         <v>22.95</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>111</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P23" s="4">
         <v>726.15</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
@@ -2190,54 +2190,54 @@
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>1495.3</v>
       </c>
       <c r="P24" s="8">
-        <v>0</v>
+        <v>103.94</v>
       </c>
       <c r="Q24" s="8">
-        <v>0</v>
+        <v>6.95</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>