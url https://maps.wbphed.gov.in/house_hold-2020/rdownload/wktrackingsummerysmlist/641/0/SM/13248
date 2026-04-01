--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -372,50 +372,71 @@
     <t>29/06/2025</t>
   </si>
   <si>
     <t>M/S. BHOWMIK &amp; CO</t>
   </si>
   <si>
     <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Madarihat-Birpara Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1048/ALD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Madhya Khairbari Water Supply Scheme TW No.- I,II AND III under NMDII, PHE.Dte,APD.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/001141/2023-2024</t>
+  </si>
+  <si>
+    <t>2886/NMD-II</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1845,87 +1866,150 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P17" s="4">
         <v>18.14</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P18" s="4">
+        <v>29.84</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1651.75</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>