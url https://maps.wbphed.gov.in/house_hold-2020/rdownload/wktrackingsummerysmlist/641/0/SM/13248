--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -1230,54 +1230,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>26.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1293,54 +1293,54 @@
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>4.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.17</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1537,54 +1537,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P12" s="4">
         <v>553.32</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>428.63</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>77.47</v>
       </c>
       <c r="S12" s="4">
         <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1915,88 +1915,88 @@
       <c r="I18" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>121</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P18" s="4">
         <v>29.84</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>24.35</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>81.63</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1651.75</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>483.82</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>29.29</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>