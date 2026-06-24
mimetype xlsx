--- v3 (2026-06-02)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -393,50 +393,65 @@
     <t>16/08/2025</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Madhya Khairbari Water Supply Scheme TW No.- I,II AND III under NMDII, PHE.Dte,APD.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
   </si>
   <si>
     <t>ORD/001141/2023-2024</t>
   </si>
   <si>
     <t>2886/NMD-II</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>M/S BHOWMIK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Gap filling by Laying of HDPE pipeline (Parallel and left out) at Madhya Khairbari PWSS under Alipurduar Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000235/2025-2026</t>
+  </si>
+  <si>
+    <t>3181/ALD</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1929,87 +1944,150 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P18" s="4">
         <v>29.84</v>
       </c>
       <c r="Q18" s="4">
         <v>24.35</v>
       </c>
       <c r="R18" s="4">
         <v>81.63</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P19" s="4">
+        <v>60.29</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1712.04</v>
+      </c>
+      <c r="P20" s="8">
+        <v>483.82</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>28.26</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>