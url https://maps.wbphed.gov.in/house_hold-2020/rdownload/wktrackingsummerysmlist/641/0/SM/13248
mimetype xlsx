--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,129 +92,189 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Madarihat</t>
   </si>
   <si>
     <t>Alipurduar Division</t>
   </si>
   <si>
     <t>MADHYA KHAIRBARI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13248</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Boring of TW, Cons. Of Pump House, boundary wall, OHR (300 cum) inclu. Soil investigation works, Laying of rising main, distribution system and providing FHTC for MADHYA KHAIRBARI PWSS under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS,Birpara A.E</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Falakata Block</t>
+  </si>
+  <si>
+    <t>ORD/000553/2022-2023</t>
+  </si>
+  <si>
+    <t>3575/ALD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO</t>
+  </si>
+  <si>
     <t>Providing FHTC from existing distribution system as per specification for MADHYA KHAIRBARI PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Alipurduar RWS,Birpara A.E</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER,RWS Madarihat - Birpara Block</t>
   </si>
   <si>
     <t>ORD/000285/2023-2024</t>
   </si>
   <si>
     <t>1992/ALD</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>DINABANDHU RAY</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
+    <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Madhya Khairbari Water Supply Scheme TW No.- I,II AND III under NMDII, PHE.Dte,APD.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/001141/2023-2024</t>
+  </si>
+  <si>
+    <t>2886/NMD-II</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S BHOWMIK &amp; CO.</t>
+  </si>
+  <si>
     <t>NEW CONNECTION SETRVICE FOR MADHYA KHAIRBARI PWSS P/H NO III APPLICATION NO 4003065168</t>
   </si>
   <si>
     <t>BILL/01790/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-369</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR MADHYA KHAIRBARI PWSS P/H NO I APPLICATION NO 4003065159</t>
   </si>
   <si>
     <t>BILL/01788/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-367</t>
   </si>
   <si>
     <t>NEW CONNECTION SETRVICE FOR MADHYA KHAIRBARI PWSS P/H NO II APPLICATION NO 4003065166</t>
   </si>
   <si>
     <t>BILL/01789/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-368</t>
   </si>
   <si>
     <t>Continuation work order of the work of "Boring of TW, Cons. Of Pump House, boundary wall, OHR (300 cum) inclu. Soil investigation works, Laying of rising main, distribution system and providing FHTC for MADHYA KHAIRBARI PWSS under Alipurduar Division PHE DTE." (As per approval of SE NBC-I P.H.E. Dte. vide e-file no-DPHE-33014/10/2024-EE(ALI_D) SEC-DPHE (Computer No-974292))</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER,RWS Falakata Block</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000200/2024-2025</t>
   </si>
   <si>
     <t>1914/ALD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
-    <t>DILIP MAHATO</t>
+    <t>CONSTRUCTION OF PUMP HOUSE and BOUNDARY WALL FOR ADDITIONAL TUBEWELL and LAYING DISTRIBUTION SYSTEM FOR PROVIDING FHTC AND LAND DEVELOPMENT AT HW SITE and 2ND SITE AT MADHYA KHAIRBARI PWSS WITHIN MADARIHAT-BIRPARA BLOCK.</t>
+  </si>
+  <si>
+    <t>RWS Falakata Block</t>
+  </si>
+  <si>
+    <t>ORD/000349/2024-2025</t>
+  </si>
+  <si>
+    <t>3419/ALD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>MITHUN DAS</t>
   </si>
   <si>
     <t>Conceptualization, design and implementing mass awareness generation through Wall writing at 20 nos. villages (Block - Kalchini) by dissemination of awareness generation IEC messages FHTC, Provision on legal provision damage or illegal connection of PWSS; safe handling &amp; storage of safe water Quality issues, water conservation and WASH related issues as per guideline of JJM at Alipurduar district under Alipurduar Division, PHE Dte, Govt. of West Bengal. (SM/13248)</t>
   </si>
   <si>
     <t>Birpara A.E</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000496/2023-2024</t>
   </si>
   <si>
     <t>752/ALD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/05/2024</t>
   </si>
   <si>
     <t>M/S SARKAR &amp; CO</t>
   </si>
@@ -248,116 +308,77 @@
   <si>
     <t>115/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RESTORATION OF PIPELINE DAMAGED DUE TO CONSTRUCTION ACTIVITY WBSRDA</t>
   </si>
   <si>
     <t>BILL/00501/2024-2025</t>
   </si>
   <si>
     <t>321/24-25/PFMS</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER WBSRDA</t>
   </si>
   <si>
-    <t>Boring of TW, Cons. Of Pump House, boundary wall, OHR (300 cum) inclu. Soil investigation works, Laying of rising main, distribution system and providing FHTC for MADHYA KHAIRBARI PWSS under Alipurduar Division PHE DTE.</t>
-[...34 lines deleted...]
-  <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning and Trial run of electro mechanical component along with Cu wound line voltage corrector for Madhya Khairbari Water Supply Scheme TW No.-IV (Additional) under NMD-II,PHE.Dte,Alipurduar.</t>
   </si>
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>ORD/000060/2025-2026</t>
@@ -372,71 +393,50 @@
     <t>29/06/2025</t>
   </si>
   <si>
     <t>M/S. BHOWMIK &amp; CO</t>
   </si>
   <si>
     <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Madarihat-Birpara Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1048/ALD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S BHOWMIK &amp; CO.</t>
   </si>
   <si>
     <t>Gap filling by Laying of HDPE pipeline (Parallel and left out) at Madhya Khairbari PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000235/2025-2026</t>
   </si>
   <si>
     <t>3181/ALD</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1002,1036 +1002,1036 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.91</v>
+        <v>553.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>428.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>5.82</v>
+        <v>16.91</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>15.45</v>
+        <v>29.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>24.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.63</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>8.34</v>
+        <v>5.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>26.54</v>
+        <v>15.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>26.16</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.55</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="N8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.76</v>
+        <v>8.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.68</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.17</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>18.06</v>
+        <v>26.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>26.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>15.17</v>
+        <v>64.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>64.01</v>
+        <v>4.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.17</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>18.06</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
         <v>80</v>
-      </c>
-[...19 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>64.12</v>
+        <v>15.17</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>74.36</v>
+        <v>64.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>726.15</v>
+        <v>74.36</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P16" s="4">
-        <v>10.78</v>
+        <v>726.15</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P17" s="4">
-        <v>18.14</v>
+        <v>10.78</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>121</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P18" s="4">
-        <v>29.84</v>
+        <v>18.14</v>
       </c>
       <c r="Q18" s="4">
-        <v>24.35</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>81.63</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="P19" s="4">
         <v>60.29</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>