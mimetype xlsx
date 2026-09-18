--- v5 (2026-08-28)
+++ v6 (2026-09-18)
@@ -389,51 +389,51 @@
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>M/S. BHOWMIK &amp; CO</t>
   </si>
   <si>
     <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Madarihat-Birpara Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
   </si>
   <si>
     <t>Birpara Sub Division</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1048/ALD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Gap filling by Laying of HDPE pipeline (Parallel and left out) at Madhya Khairbari PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000235/2025-2026</t>
   </si>
   <si>
     <t>3181/ALD</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 