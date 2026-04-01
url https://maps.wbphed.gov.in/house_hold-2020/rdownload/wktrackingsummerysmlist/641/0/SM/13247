--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,74 +216,50 @@
     <t>MESSRS A.B.G CONSTRUCTION</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
-  </si>
-[...22 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Alipurduar-I Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001208/2024-2025</t>
   </si>
   <si>
     <t>822/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
@@ -711,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1262,264 +1238,201 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>18.14</v>
+        <v>28.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>28.94</v>
+        <v>726.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1301.67</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>