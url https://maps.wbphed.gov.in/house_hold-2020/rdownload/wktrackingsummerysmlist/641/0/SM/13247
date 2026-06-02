--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -911,54 +911,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>18.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.41</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1151,54 +1151,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>425.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>169.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>39.83</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1372,54 +1372,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1301.67</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>186.97</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>14.36</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>