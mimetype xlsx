--- v3 (2026-06-02)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,74 @@
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-I Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000082/2025-2026</t>
+  </si>
+  <si>
+    <t>1050/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1352,87 +1376,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>726.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>18.14</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>15</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1319.81</v>
+      </c>
+      <c r="P13" s="8">
+        <v>186.97</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>14.17</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>