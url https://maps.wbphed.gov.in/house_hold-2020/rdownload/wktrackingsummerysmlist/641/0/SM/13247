--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -80,249 +80,249 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Alipurduar-I</t>
   </si>
   <si>
+    <t>Alipurduar Division</t>
+  </si>
+  <si>
+    <t>PRODHANPARA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13247</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Boring of Tube Well, Construction of Pump House, Boundary Wall, OHR, Laying Of Rising Main, Distribution System including soil test and providing FHTC for Prodhanpara PWSS Under Alipurduar Division, PHE Dte. (2nd call)</t>
+  </si>
+  <si>
+    <t>Alipurduar RWS</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000512/2022-2023</t>
+  </si>
+  <si>
+    <t>3394/ALD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>MESSRS A.B.G CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
-    <t>PRODHANPARA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Pradhan Para water supply scheme, TW no I and II of under Northern Mechanical Division-II, PHE Dte.APD</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
+  </si>
+  <si>
+    <t>ORD/000691/2023-2024</t>
+  </si>
+  <si>
+    <t>2170/NMD-II</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>QUOTATION FOR NSC AT PRADHAN PARA PH NO-I</t>
   </si>
   <si>
     <t>BILL/01809/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-374</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for Pradhan Para water supply scheme, TW no I and II of under Northern Mechanical Division-II, PHE Dte.APD</t>
-[...25 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>117/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2024-2025</t>
   </si>
   <si>
     <t>3614/ALD</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGES FOR PRADHAN PARA PWSS P/H NO-II</t>
   </si>
   <si>
     <t>BILL/02752/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-622</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
-    <t>Boring of Tube Well, Construction of Pump House, Boundary Wall, OHR, Laying Of Rising Main, Distribution System including soil test and providing FHTC for Prodhanpara PWSS Under Alipurduar Division, PHE Dte. (2nd call)</t>
-[...22 lines deleted...]
-  <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
   </si>
   <si>
     <t>5287/ALD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Providing Functional Tap Connection (FHTC) in connection with Jaldhara/JalSwapna for Alipurduar-I Block under Alipurduar Division, PHE Dte. (Pin point site of the FHTC will be given at the time of issue of work order)</t>
+  </si>
+  <si>
+    <t>HQ-A.E</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,RWS Kalchini Block</t>
+  </si>
+  <si>
+    <t>ORD/000082/2025-2026</t>
+  </si>
+  <si>
+    <t>1050/ALD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>MOTI INDUSTRIES</t>
+  </si>
+  <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Alipurduar-I Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001208/2024-2025</t>
   </si>
   <si>
     <t>822/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>MOTI INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -851,399 +851,399 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.96</v>
+        <v>425.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>169.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39.83</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>18.2</v>
       </c>
       <c r="Q4" s="4">
         <v>17.36</v>
       </c>
       <c r="R4" s="4">
         <v>95.41</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.33</v>
+        <v>3.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>8.11</v>
+        <v>8.33</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>7.75</v>
+        <v>8.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>425.86</v>
+        <v>7.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>169.6</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>39.83</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
@@ -1277,205 +1277,205 @@
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>70</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>28.94</v>
+        <v>18.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>726.15</v>
+        <v>28.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>18.14</v>
+        <v>726.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1319.81</v>