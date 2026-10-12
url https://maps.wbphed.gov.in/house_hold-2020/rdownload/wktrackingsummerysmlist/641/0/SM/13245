--- v6 (2026-08-28)
+++ v7 (2026-10-12)
@@ -1032,51 +1032,51 @@
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>27.59</v>
       </c>
       <c r="Q5" s="4">
         <v>22.13</v>
       </c>
       <c r="R5" s="4">
         <v>80.22</v>
       </c>
       <c r="S5" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>