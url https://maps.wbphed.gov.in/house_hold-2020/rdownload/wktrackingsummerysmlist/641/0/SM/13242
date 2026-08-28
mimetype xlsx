--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -116,161 +116,182 @@
   <si>
     <t>Providing balance FHTC for Chhoto Daldali PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>Alipurduar Sadar Sub Division</t>
   </si>
   <si>
     <t>Alipurduar Sub Division</t>
   </si>
   <si>
     <t>ORD/000208/2023-2024</t>
   </si>
   <si>
     <t>1562/ALD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
+    <t>Constructions of pump house &amp; Tube well Boring by ODEX-165 Method of drilling at HW site &amp; 2nd site , laying of distribution system with UPVC pipeline , Constructions of 200 Cum OHR as per Departmental Design &amp; drawing , providing FHTC and others allied works for Chuota Daldali PWSS Under Alipurduar Division PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000508/2022-2023</t>
+  </si>
+  <si>
+    <t>3393/ALD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Northern Mechanical Division II</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for CHOTO DALDALI water supply scheme, TW no I and II under Northern Mechanical Division-II, PHE Dte.Alipurduar.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
+  </si>
+  <si>
+    <t>ORD/000843/2023-2024</t>
+  </si>
+  <si>
+    <t>2424/NMD-II</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>1276/ALD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical Division II</t>
+    <t>QUOTATION FOR NEW SERVICE CONNECTION AT CHOTO DALDALI PWSS PH NO-I</t>
+  </si>
+  <si>
+    <t>BILL/00044/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-43</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT CHOTO DALDALI PWSS PH NO-II</t>
   </si>
   <si>
     <t>BILL/00043/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-44</t>
   </si>
   <si>
-    <t>12/05/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000101/2023-2024</t>
   </si>
   <si>
     <t>125/ALD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>RTOR000017/2024-2025</t>
   </si>
   <si>
     <t>3951/ALD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>RTOR000046/2024-2025</t>
   </si>
   <si>
     <t>4262/ALD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
+    <t>Additional Quotation for CHOTO DALDALI PH NO-1</t>
+  </si>
+  <si>
+    <t>BILL/00866/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-265/24-25</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
     <t>Additional Quotation for CHOTO DALDALI PH NO-2</t>
   </si>
   <si>
     <t>BILL/00865/2024-2025</t>
   </si>
   <si>
     <t>BP-266/24-25</t>
   </si>
   <si>
-    <t>09/08/2024</t>
-[...25 lines deleted...]
-  <si>
     <t>Solarization of grid connected pumping installation at Different PWSS at Kumargram Block in the dist.of Alipurduar under JJM programme under Northern Mechanical Division-II, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,Alipurduar Mechanical Sub-Division,P</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001206/2024-2025</t>
   </si>
   <si>
     <t>820/NMD-II</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>WATER TECH</t>
   </si>
   <si>
     <t>Supplying and Laying of Water supply line (using HDD/micro tunneling machine) for supply of drinking water in different areas of Alipurduar district under Alipurduar Division PHE Dte.</t>
   </si>
   <si>
     <t>Birpara A.E,HQ-A.E</t>
   </si>
   <si>
     <t>RWS Falakata Block,RWS Kumargram Block</t>
   </si>
   <si>
     <t>ORD/000464/2024-2025</t>
@@ -290,99 +311,78 @@
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages Under Different Water Supply Schemes at Diferrent Block of Alipurduar District in West Bengal</t>
   </si>
   <si>
     <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,,Junior Engineer 1, Northern Mechanical Division-II,PHE ,Junior Engineer 2,Alipurduar Mechanical sub-division,PH</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>1155/NMD-II</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS (PASCHIM CHENGMARI and others) under JJM in the BLOCK: Kumargram, DISTRICT: ALIPURDUAR under NMD-II,PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 1, Cooch-Behar Mechanical Sub-Division,</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000138/2025-2026</t>
   </si>
   <si>
     <t>1347/NMD-II</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>S.K ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of new UPVC p/l, bridge and culvert crossing, construction of pathway, surface drain and chatal, instalation of paver block, land development along with the other allied works, chhoto Daldali PWSS under Alipurduar Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000208/2025-2026</t>
   </si>
   <si>
     <t>2350/ALD</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>08/02/2026</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -974,961 +974,961 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P4" s="4">
-        <v>11.58</v>
+        <v>278.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>126.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.36</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1.21</v>
+        <v>21.72</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>1.21</v>
+        <v>11.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.17</v>
+        <v>1.21</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>6.17</v>
+        <v>1.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>22.34</v>
+        <v>6.17</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>5.79</v>
+        <v>6.17</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>3.48</v>
+        <v>22.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="P12" s="4">
-        <v>278.2</v>
+        <v>3.48</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
-        <v>29.68</v>
+        <v>5.79</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>74.36</v>
+        <v>29.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>726.15</v>
+        <v>74.36</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>26.74</v>
+        <v>726.15</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>86.28</v>
+        <v>26.74</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="P18" s="4">
-        <v>21.72</v>
+        <v>86.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1304.41</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>126.18</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>9.67</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>